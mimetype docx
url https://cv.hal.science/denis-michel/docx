--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -247,295 +247,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769347v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic activation of genes promoting invasiveness by dual deprivation in oxygen and nutrients</w:t>
+                <w:t xml:space="preserve">Codon adaptation by synonymous mutations impacts the functional properties of the estrogen receptor-alpha protein in breast cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Jehanno</w:t>
+                <w:t xml:space="preserve">Léa Clusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Page</w:t>
+                <w:t xml:space="preserve">Frederic Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Flouriot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jullion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tiffoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/iep.12464⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (7), pp.1302-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255920v1</w:t>
+                <w:t xml:space="preserve">hal-04058869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codon adaptation by synonymous mutations impacts the functional properties of the estrogen receptor-alpha protein in breast cancer cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic activation of genes promoting invasiveness by dual deprivation in oxygen and nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Percevault</w:t>
+                <w:t xml:space="preserve">Charly Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jullion</w:t>
+                <w:t xml:space="preserve">Yann Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (7), pp.1302-1323. </w:t>
+              <w:t xml:space="preserve">International Journal of Experimental Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (2), pp.64 - 75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/iep.12464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04058869v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galilean and relativistic Doppler/aberration effects deduced from spherical and ellipsoidal wavefronts respectively</w:t>
               </w:r>
@@ -599,51 +599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear translocation of MRTFA in MCF7 breast cancer cells shifts ERα nuclear/genomic to extra-nuclear/non genomic actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -733,77 +733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The basal level of gene expression associated with chromatin loosening shapes Waddington landscapes and controls cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,51 +867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear accumulation of MKL1 in luminal breast cancer cells impairs genomic activity of ERα and is associated with endocrine resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Fernández-Calero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1073,183 +1073,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of the formal basis of Arrhenius law with heat capacities</w:t>
+                <w:t xml:space="preserve">A probabilistic rate theory connecting kinetics to thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 510, pp.188-199. </w:t>
+              <w:t xml:space="preserve">, 2018, 503, pp.26-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.06.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.02.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090791v1</w:t>
+                <w:t xml:space="preserve">hal-01569569v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic rate theory connecting kinetics to thermodynamics</w:t>
+                <w:t xml:space="preserve">Test of the formal basis of Arrhenius law with heat capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 503, pp.26-44. </w:t>
+              <w:t xml:space="preserve">, 2018, 510, pp.188-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.02.188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.06.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569569v7</w:t>
+                <w:t xml:space="preserve">hal-02090791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of the formal basis of Arrhenius law with heat capacities</w:t>
               </w:r>
@@ -1258,51 +1258,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 510, pp.188-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2018.06.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786914v1</w:t>
@@ -1336,362 +1336,362 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 503, pp.26-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2018.02.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical relationships between source-receiver distances, redshifts and luminosity distances under pure modes of expansion</w:t>
+                <w:t xml:space="preserve">Polylogarithmic equilibrium treatment of molecular aggregation and critical concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Astrophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22606/adap.2017.24001⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (7), pp.5273-5284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp08369b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221674v3</w:t>
+                <w:t xml:space="preserve">hal-01565995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of dynamic stability of H3K9me3 heterochromatin to explain the resistance to reprogramming of differentiated cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1860 (2), pp.184--195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2016.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polylogarithmic equilibrium treatment of molecular aggregation and critical concentrations</w:t>
+                <w:t xml:space="preserve">Analytical relationships between source-receiver distances, redshifts and luminosity distances under pure modes of expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (7), pp.5273-5284. </w:t>
+              <w:t xml:space="preserve">Advances in Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.217-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp08369b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22606/adap.2017.24001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565995v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221674v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling generic aspects of ideal fibril formation</w:t>
               </w:r>
@@ -1833,90 +1833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisioning metastasis as a transdifferentiation phenomenon clarifies discordant results on cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Nicol-Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1993,51 +1993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (1), pp.35-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2149,51 +2149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The actin/MKL1 signalling pathway influences cell growth and gene expression through large-scale chromatin reorganization and histone post-translational modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,300 +2277,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic approaches to lactose operon induction and bimodality.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drawing a Waddington landscape to capture dynamic epigenetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Nicol-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.02.005⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (12), pp.576-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201300029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00818506v1</w:t>
+                <w:t xml:space="preserve">inserm-00920766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing a Waddington landscape to capture dynamic epigenetics.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twelve competing ways to recover the Michaelis-Menten equation reveal the alternative approaches to steady state modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 105 (12), pp.576-84. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (9), pp.2271-2284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.201300029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10910-013-0237-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00920766v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920806v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve competing ways to recover the Michaelis-Menten equation reveal the alternative approaches to steady state modeling</w:t>
+                <w:t xml:space="preserve">Simply conceiving the Arrhenius law and absolute kinetic constants using the geometric distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (9), pp.2271-2284. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 392 (19), pp.4258-4264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10910-013-0237-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920806v2</w:t>
+                <w:t xml:space="preserve">hal-00845518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life is a Self-Organizing Machine Driven by the Informational Cycle of Brillouin.</w:t>
               </w:r>
@@ -2628,239 +2628,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00826658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simply conceiving the Arrhenius law and absolute kinetic constants using the geometric distribution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unraveling complex interplay between heat shock factor 1 and 2 splicing isoforms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.05.036⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.e56085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845518v2</w:t>
+                <w:t xml:space="preserve">inserm-00814784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling complex interplay between heat shock factor 1 and 2 splicing isoforms.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic approaches to lactose operon induction and bimodality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (2), pp.e56085. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 325, pp.62-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2013.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00814784v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00818506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic memories: structural marks or active circuits?</w:t>
               </w:r>
@@ -2980,51 +2980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome expression analysis in primary human keratinocyte cell cultures exposed to 60 GHz radiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Quément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3108,183 +3108,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00699884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical cooperativity mediated by chromatin remodeling; the model of the MMTV transcription regulation.</w:t>
+                <w:t xml:space="preserve">A role for ATP-dependent chromatin remodeling in the hierarchical cooperativity between noninteracting transcription factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 287, pp.74-81. </w:t>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00627621v1</w:t>
+                <w:t xml:space="preserve">hal-01211233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for ATP-dependent chromatin remodeling in the hierarchical cooperativity between noninteracting transcription factors</w:t>
+                <w:t xml:space="preserve">Hierarchical cooperativity mediated by chromatin remodeling; the model of the MMTV transcription regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">, 2011, 287, pp.74-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211233v1</w:t>
+                <w:t xml:space="preserve">hal-00627621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic statistical recipes for the emergence of biochemical discernment.</w:t>
               </w:r>
@@ -3348,64 +3348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic model of transcriptional imprinting derived from the vitellogenesis memory effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Nicol-Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3482,77 +3482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of heat shock factor 1 and 2 in response to proteasome inhibition: consequence on p53 stability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3688,133 +3688,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine tuning gene expression through short DNA-protein binding cycles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential interplay between BAG6 and HSP70 upon heat shock.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corduan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.022⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (11-12), pp.1998-2004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-009-9198-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392678v1</w:t>
+                <w:t xml:space="preserve">hal-00415533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of narrow band millimeter-wave potential interactions with endoplasmic reticulum stress sensor genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3823,144 +3863,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (5), pp.365-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bem.20481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Potential Biological Effects of the 60-GHz Millimeter Waves Upon Human Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4009,771 +4049,731 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (10), pp.2949-2956. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2009.2029308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential interplay between BAG6 and HSP70 upon heat shock.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lecomte</w:t>
+                <w:t xml:space="preserve">Absence of direct effect of low-power millimeter-wave radiation at 60.4 GHz on endoplasmic reticulum stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Martin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 66 (11-12), pp.1998-2004. </w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (5), pp.471-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-009-9198-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10565-008-9101-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415533v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of direct effect of low-power millimeter-wave radiation at 60.4 GHz on endoplasmic reticulum stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine tuning gene expression through short DNA-protein binding cycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (5), pp.471-478. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (7), pp.933-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10565-008-9101-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406594v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative theoretical formula for hemoglobin oxygenation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scythe Regulates Apoptosis-inducing Factor Stability during Endoplasmic Reticulum Stress-induced Apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J Mckinnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-008-0283-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (6), pp.3264-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706419200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00290678v1</w:t>
+                <w:t xml:space="preserve">hal-00250006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scythe Regulates Apoptosis-inducing Factor Stability during Endoplasmic Reticulum Stress-induced Apoptosis.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An alternative theoretical formula for hemoglobin oxygenation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter J Mckinnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 283 (6), pp.3264-71. </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (6), pp.823-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706419200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-008-0283-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250006v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00290678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative equilibrium curves generated by ordered ligand binding to multi-site molecules.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stress-induced retrotranslocation of clusterin/ApoJ into the cytosol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Tetley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2007.06.010⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (5), pp.554-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2007.00549.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175825v1</w:t>
+                <w:t xml:space="preserve">hal-00149383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced retrotranslocation of clusterin/ApoJ into the cytosol.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperative equilibrium curves generated by ordered ligand binding to multi-site molecules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (2-3), pp.284-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2007.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2007.00549.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00149383v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-power millimeter wave radiations do not alter stress-sensitive gene expression of chaperone proteins.</w:t>
               </w:r>
@@ -4811,51 +4811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (3), pp.188-96. </w:t>
@@ -4931,51 +4931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5052,51 +5052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ubiquitin-based assay for the cytosolic uptake of protein transduction domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5587,151 +5587,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is our universe in free fall ?</w:t>
+                <w:t xml:space="preserve">An overlooked link between Einstein's 1905 papers: How E = hf implies that time cannot be absolute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002991v3</w:t>
+                <w:t xml:space="preserve">hal-05399351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overlooked link between Einstein's 1905 papers: How E = hf implies that time cannot be absolute</w:t>
+                <w:t xml:space="preserve">Is our world in free fall? A kinematic alternative to metric expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399351v1</w:t>
+                <w:t xml:space="preserve">hal-05002991v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of twin paradox controversies</w:t>
               </w:r>
@@ -5867,320 +5867,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA microarray analysis of human keratinocyte gene expression after exposure to 60-GHz millimeter waves in near-field condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of millimeter waves exposure on energy production in cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Nicol-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonis Soubere Mahamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Quément</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Meeting of BEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">European Doctoral College on Environment and Health (EDCEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772974v1</w:t>
+                <w:t xml:space="preserve">hal-00773089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of millimeter waves exposure on energy production in cancer cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA microarray analysis of human keratinocyte gene expression after exposure to 60-GHz millimeter waves in near-field condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Goff</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Quément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Doctoral College on Environment and Health (EDCEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">34th Annual Meeting of BEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773089v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of potential biological effects of pulsed radiofrequency fields used in high-field MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonis Soubere Mahamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Quément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6367,307 +6367,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical near-field dosimetry for in vitro experiments at millimeter waves.</w:t>
+                <w:t xml:space="preserve">Les ondes millimétriques utilisées dans les futurs systèmes de communication sans fil peuvent-elles induire un stress cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thouroude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Quément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual Meeting of BEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Conférence Télécom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496142v1</w:t>
+                <w:t xml:space="preserve">hal-00511879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ondes millimétriques utilisées dans les futurs systèmes de communication sans fil peuvent-elles induire un stress cellulaire</w:t>
+                <w:t xml:space="preserve">Numerical near-field dosimetry for in vitro experiments at millimeter waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Quément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Télécom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, France</w:t>
+              <w:t xml:space="preserve">32nd Annual Meeting of BEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511879v1</w:t>
+                <w:t xml:space="preserve">hal-00496142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling of primary human keratinocyte cells exposed to 60-GHz millimeter waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Quément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6742,152 +6742,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of potential power-dependent effects of millimeter-wave radiations on various aspects of human cell functioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress cellulaires liés aux ondes millimétriques (StressOM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Quément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Meeting of BEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">2ème Rencontres scientifiques de la Fondation Santé et Radiofréquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408421v1</w:t>
+                <w:t xml:space="preserve">hal-00408460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des rayonnements millimétriques sur les cellules humaines</w:t>
               </w:r>
@@ -6899,77 +6899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Quément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Dosimétrie des Ondes RF de l'Agence Notaionale de la Recherche (ANR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
@@ -6992,152 +6992,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress cellulaires liés aux ondes millimétriques (StressOM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of potential power-dependent effects of millimeter-wave radiations on various aspects of human cell functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Quement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontres scientifiques de la Fondation Santé et Radiofréquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">31st Annual Meeting of BEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408460v1</w:t>
+                <w:t xml:space="preserve">hal-00408421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter-wave exposure setup and dosimetry for in vitro studies</w:t>
               </w:r>
@@ -7162,51 +7162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7242,527 +7242,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress cellulaires liés aux ondes millimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Dréan</w:t>
+                <w:t xml:space="preserve">Effect of Low-power Millimeter wave on endoplasmic reticulum stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Desmots</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et radiofréquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">30th Annual Meeting of BEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357585v1</w:t>
+                <w:t xml:space="preserve">hal-00540677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of HSF1 and HSF2 in cellular response to proteasome inhibition.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Loison</w:t>
+                <w:t xml:space="preserve">Stress cellulaires liés aux ondes millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod "New ideas for an old family: Heat Shock Factors at crossroads between stress, epigenetics and development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et radiofréquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347209v1</w:t>
+                <w:t xml:space="preserve">hal-00357585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Heat Shock Factor 2 in proteasome subunits genes expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Implication of HSF1 and HSF2 in cellular response to proteasome inhibition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Michel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques Monod "New ideas for an old family: Heat Shock Factors at crossroads between stress, epigenetics and development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347357v1</w:t>
+                <w:t xml:space="preserve">hal-00347209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Low-power Millimeter wave on endoplasmic reticulum stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">Role of Heat Shock Factor 2 in proteasome subunits genes expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thouroude</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Christians</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Meeting of BEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod "New ideas for an old family: Heat Shock Factors at crossroads between stress, epigenetics and development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540677v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of low-power millimeter waves on endoplasmic reticulum stress</w:t>
               </w:r>
@@ -7800,51 +7800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Meeting of BEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, San Diego, United States. pp.352-353</w:t>
@@ -7867,168 +7867,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ondes utilisées dans les futures technologies de télécommunications sans fil sont-elles dangereuses ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thouroude</w:t>
+                <w:t xml:space="preserve">Apport de la microscopie multiphotonique pour le suivi du trafic intracellulaire de protéines photoactivables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rouède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales Bretagne 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Vannes, France</w:t>
+              <w:t xml:space="preserve">1ères Journées aux interfaces Chimie- Biologie - Biophysique (ChimBIOPhys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438690v1</w:t>
+                <w:t xml:space="preserve">hal-00461646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet des ondes millimétriques sur le stress cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8050,213 +8020,243 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion générale sur les interférences d'ondes. GDR ondes, 21-23 Novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la microscopie multiphotonique pour le suivi du trafic intracellulaire de protéines photoactivables</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l'effet des ondes électromagnétiques millimétriques sur le stress réticulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées aux interfaces Chimie- Biologie - Biophysique (ChimBIOPhys)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société de Pharmaco-Toxicologie Cellulaire (SPTC). Le stress environnemental: approches cellulaires et moléculaires. Rennes, France, 27 &amp; 28 Septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461646v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'effet des ondes électromagnétiques millimétriques sur le stress réticulaire</w:t>
+                <w:t xml:space="preserve">Stress cellulaires liés aux ondes millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
@@ -8270,614 +8270,614 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Pharmaco-Toxicologie Cellulaire (SPTC). Le stress environnemental: approches cellulaires et moléculaires. Rennes, France, 27 &amp; 28 Septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">1ères journées aux interfaces chimie-biologie-biophysique (ChimBIOPhys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180693v1</w:t>
+                <w:t xml:space="preserve">hal-00447763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress cellulaires liés aux ondes millimétriques</w:t>
+                <w:t xml:space="preserve">Les ondes utilisées dans les futures technologies de télécommunications sans fil sont-elles dangereuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées aux interfaces chimie-biologie-biophysique (ChimBIOPhys)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">Doctoriales Bretagne 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447763v1</w:t>
+                <w:t xml:space="preserve">hal-00438690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy for proteomic identification of ubiquitinated proteins: application to antigen screening in glioblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposures at a frequency of WLAN 4-G do not alter gene expression of chaperone proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique 16-18 Octobre 2006, Saint Malo, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">BEMS (Bioelectromagnetics) 28th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113521v1</w:t>
+                <w:t xml:space="preserve">hal-00095045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of retrotranslocation for intracellular protein vectorization.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A strategy for proteomic identification of ubiquitinated proteins: application to antigen screening in glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laurent</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual Meeting of the G.T.R.V, December, 13-15th, 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique 16-18 Octobre 2006, Saint Malo, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199236v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposures at a frequency of WLAN 4-G do not alter gene expression of chaperone proteins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Michel</w:t>
+                <w:t xml:space="preserve">Optimization of retrotranslocation for intracellular protein vectorization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEMS (Bioelectromagnetics) 28th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">21th Annual Meeting of the G.T.R.V, December, 13-15th, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095045v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats récents sur l'exposition à 60 GHz : cas des membranes biologiques artificielles et de l'expression génétique</w:t>
+                <w:t xml:space="preserve">60 GHz electromagnetic fields do not activate stress-sensitive gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sauleau</w:t>
@@ -8891,465 +8891,465 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Michel</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale sur les interférences d'ondes: GT6- Compatibilité électromagnétique. Besançon, France. Novembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">Antenna Technology and Applied Electromagnetics (ANTEM), June 15-17, Saint-Malo, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112893v1</w:t>
+                <w:t xml:space="preserve">hal-00113529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSF1/HSF2 heterotrimer and c-jun/Fra2 heterodimer transactivate the clusterin gene upon proteasome inhibition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millimeter waves do not activate gene transcription of AP1, Clusterin and HSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Clusterin/ApoJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Villars-sur-Ollon, Switzerland</w:t>
+              <w:t xml:space="preserve">International School of Bioelectromagnetics : Electromagnetic field and Genotoxicity. Erice, Sicile, Italie Octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292968v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter waves do not activate gene transcription of AP1, Clusterin and HSE</w:t>
+                <w:t xml:space="preserve">Résultats récents sur l'exposition à 60 GHz : cas des membranes biologiques artificielles et de l'expression génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International School of Bioelectromagnetics : Electromagnetic field and Genotoxicity. Erice, Sicile, Italie Octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Erice, Italy</w:t>
+              <w:t xml:space="preserve">Réunion générale sur les interférences d'ondes: GT6- Compatibilité électromagnétique. Besançon, France. Novembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113513v1</w:t>
+                <w:t xml:space="preserve">hal-00112893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz electromagnetic fields do not activate stress-sensitive gene expression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Thouroude</w:t>
+                <w:t xml:space="preserve">HSF1/HSF2 heterotrimer and c-jun/Fra2 heterodimer transactivate the clusterin gene upon proteasome inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Orlov</w:t>
+                <w:t xml:space="preserve">Myriam Ravache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antenna Technology and Applied Electromagnetics (ANTEM), June 15-17, Saint-Malo, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">4th Workshop on Clusterin/ApoJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Villars-sur-Ollon, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113529v1</w:t>
+                <w:t xml:space="preserve">hal-00292968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterin is an ERAD substrate</w:t>
               </w:r>
@@ -9361,51 +9361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9625,51 +9625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404580v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2025.130448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769347v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehanno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12464" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058869v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Clusan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Percevault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jullion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tiffoche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.168242" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111282" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.02.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fern&#225;ndez-Calero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194507" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ab272e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.06.125" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569569v7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.188" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01878574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221674v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22606/adap.2017.24001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jehanno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2016.11.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08369b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.06.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Nicol-Beno&#238;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BD-150210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.02.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920985v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.03.067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.02.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Nicol-Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920806v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-013-0237-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-013-9329-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00845518v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.05.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814784v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Reverdy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Qu&#233;ment" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056085" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le-Goff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le-Dr&#233;an" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-012-0923-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Nicolaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.07.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vaillant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.07.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.171" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2009.12.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M6L3CN2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KFF432K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2029308" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corduan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-9198-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-008-9101-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F50H5HC1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-008-0283-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Russell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Mckinnon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706419200" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2007.06.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V041WN4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Tetley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Watrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00549.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20285" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6M8643C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020985v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Sourisseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2004.10.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le P&#233;ron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Jossic-Corcos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2003.11.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20SLD4XW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00619" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boisgard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002991v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182589v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097004v11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773089v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Soubere Mahamoud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Quement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496142v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449391v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408460v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347357v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Christians" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540677v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438690v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199231v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180693v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447763v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113521v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quillien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199236v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095045v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhadobov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouroude" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ravache" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orlov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404580v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2025.130448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769347v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Clusan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Percevault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jullion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tiffoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13399" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehanno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12464" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.168242" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111282" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.02.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fern&#225;ndez-Calero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194507" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ab272e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569569v7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.06.125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01878574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08369b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jehanno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2016.11.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221674v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22606/adap.2017.24001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.06.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Nicol-Beno&#238;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BD-150210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.02.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920985v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.03.067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Nicol-Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920806v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-013-0237-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00845518v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.05.036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-013-9329-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Reverdy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Qu&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le-Goff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le-Dr&#233;an" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-012-0923-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Nicolaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.07.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vaillant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.07.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.171" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2009.12.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corduan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-9198-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20481" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KFF432K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2029308" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-008-9101-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F50H5HC1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392678v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M6L3CN2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Russell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Mckinnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706419200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-008-0283-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Tetley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Watrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00549.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2007.06.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V041WN4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20285" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6M8643C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020985v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Sourisseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2004.10.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le P&#233;ron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Jossic-Corcos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2003.11.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20SLD4XW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00619" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boisgard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002991v4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182589v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097004v11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773089v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Soubere Mahamoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Quement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511879v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496142v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408460v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449391v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347357v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Christians" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180693v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447763v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quillien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhadobov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouroude" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orlov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113513v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292968v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ravache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>