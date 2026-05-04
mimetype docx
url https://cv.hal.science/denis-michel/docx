--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -727,295 +727,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basal level of gene expression associated with chromatin loosening shapes Waddington landscapes and controls cell differentiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear accumulation of MKL1 in luminal breast cancer cells impairs genomic activity of ERα and is associated with endocrine resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Boutin</w:t>
+                <w:t xml:space="preserve">Tamara Fernández-Calero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.02.016⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1863 (5), pp.194507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2020.194507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109253v1</w:t>
+                <w:t xml:space="preserve">hal-02565572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear accumulation of MKL1 in luminal breast cancer cells impairs genomic activity of ERα and is associated with endocrine resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The basal level of gene expression associated with chromatin loosening shapes Waddington landscapes and controls cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Habauzit</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Avner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Percevault</w:t>
+                <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1863 (5), pp.194507. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 432 (7), pp.2253-2270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2020.194507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565572v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductionist approach to chemical rate constants using conditional energy probabilities</w:t>
               </w:r>
@@ -1671,183 +1671,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221674v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling generic aspects of ideal fibril formation</w:t>
+                <w:t xml:space="preserve">Conformational selection or induced fit? New insights from old principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144 (3), pp.035101. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128-129, pp.48--54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4940149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263103v1</w:t>
+                <w:t xml:space="preserve">hal-01367150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational selection or induced fit? New insights from old principles</w:t>
+                <w:t xml:space="preserve">Modeling generic aspects of ideal fibril formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 128-129, pp.48--54. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (3), pp.035101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4940149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367150v1</w:t>
+                <w:t xml:space="preserve">hal-01263103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisioning metastasis as a transdifferentiation phenomenon clarifies discordant results on cancer</w:t>
               </w:r>
@@ -1980,51 +1980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accuracy of biochemical interactions is ensured by endothermic stepwise kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2472,183 +2472,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920806v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simply conceiving the Arrhenius law and absolute kinetic constants using the geometric distribution</w:t>
+                <w:t xml:space="preserve">Life is a Self-Organizing Machine Driven by the Informational Cycle of Brillouin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 392 (19), pp.4258-4264. </w:t>
+              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (2), pp.137-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.05.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11084-013-9329-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845518v2</w:t>
+                <w:t xml:space="preserve">inserm-00826658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life is a Self-Organizing Machine Driven by the Informational Cycle of Brillouin.</w:t>
+                <w:t xml:space="preserve">Simply conceiving the Arrhenius law and absolute kinetic constants using the geometric distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Origins of Life and Evolution of Biospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43 (2), pp.137-150. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 392 (19), pp.4258-4264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11084-013-9329-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2013.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00826658v1</w:t>
+                <w:t xml:space="preserve">hal-00845518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling complex interplay between heat shock factor 1 and 2 splicing isoforms.</w:t>
               </w:r>
@@ -3818,307 +3818,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of narrow band millimeter-wave potential interactions with endoplasmic reticulum stress sensor genes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Potential Biological Effects of the 60-GHz Millimeter Waves Upon Human Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.20481⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (10), pp.2949-2956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2009.2029308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676765v1</w:t>
+                <w:t xml:space="preserve">hal-00440797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Potential Biological Effects of the 60-GHz Millimeter Waves Upon Human Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of narrow band millimeter-wave potential interactions with endoplasmic reticulum stress sensor genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (5), pp.365-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.20481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2009.2029308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00440797v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of direct effect of low-power millimeter-wave radiation at 60.4 GHz on endoplasmic reticulum stress</w:t>
               </w:r>
@@ -5899,51 +5899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Nicol-Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonis Soubere Mahamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5998,51 +5998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA microarray analysis of human keratinocyte gene expression after exposure to 60-GHz millimeter waves in near-field condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Quément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,402 +7367,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress cellulaires liés aux ondes millimétriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">Implication of HSF1 and HSF2 in cellular response to proteasome inhibition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et radiofréquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod "New ideas for an old family: Heat Shock Factors at crossroads between stress, epigenetics and development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357585v1</w:t>
+                <w:t xml:space="preserve">hal-00347209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of HSF1 and HSF2 in cellular response to proteasome inhibition.</w:t>
+                <w:t xml:space="preserve">Role of Heat Shock Factor 2 in proteasome subunits genes expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Goff</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Christians</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques Monod "New ideas for an old family: Heat Shock Factors at crossroads between stress, epigenetics and development"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347209v1</w:t>
+                <w:t xml:space="preserve">hal-00347357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Heat Shock Factor 2 in proteasome subunits genes expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lecomte</w:t>
+                <w:t xml:space="preserve">Stress cellulaires liés aux ondes millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod "New ideas for an old family: Heat Shock Factors at crossroads between stress, epigenetics and development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et radiofréquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347357v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of low-power millimeter waves on endoplasmic reticulum stress</w:t>
               </w:r>
@@ -8087,51 +8087,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'effet des ondes électromagnétiques millimétriques sur le stress réticulaire</w:t>
+                <w:t xml:space="preserve">Stress cellulaires liés aux ondes millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
@@ -8166,97 +8166,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Pharmaco-Toxicologie Cellulaire (SPTC). Le stress environnemental: approches cellulaires et moléculaires. Rennes, France, 27 &amp; 28 Septembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">1ères journées aux interfaces chimie-biologie-biophysique (ChimBIOPhys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180693v1</w:t>
+                <w:t xml:space="preserve">hal-00447763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress cellulaires liés aux ondes millimétriques</w:t>
+                <w:t xml:space="preserve">Etude de l'effet des ondes électromagnétiques millimétriques sur le stress réticulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolas Nicolaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
@@ -8291,73 +8291,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées aux interfaces chimie-biologie-biophysique (ChimBIOPhys)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société de Pharmaco-Toxicologie Cellulaire (SPTC). Le stress environnemental: approches cellulaires et moléculaires. Rennes, France, 27 &amp; 28 Septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447763v1</w:t>
+                <w:t xml:space="preserve">hal-00180693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ondes utilisées dans les futures technologies de télécommunications sans fil sont-elles dangereuses ?</w:t>
               </w:r>
@@ -8583,277 +8583,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy for proteomic identification of ubiquitinated proteins: application to antigen screening in glioblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of retrotranslocation for intracellular protein vectorization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Collet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles Pineau</w:t>
+                <w:t xml:space="preserve">Véronique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique 16-18 Octobre 2006, Saint Malo, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">21th Annual Meeting of the G.T.R.V, December, 13-15th, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113521v1</w:t>
+                <w:t xml:space="preserve">hal-00199236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of retrotranslocation for intracellular protein vectorization.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A strategy for proteomic identification of ubiquitinated proteins: application to antigen screening in glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Laurent</w:t>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual Meeting of the G.T.R.V, December, 13-15th, 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique 16-18 Octobre 2006, Saint Malo, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199236v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 GHz electromagnetic fields do not activate stress-sensitive gene expression</w:t>
               </w:r>
@@ -9079,277 +9079,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats récents sur l'exposition à 60 GHz : cas des membranes biologiques artificielles et de l'expression génétique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Michel</w:t>
+                <w:t xml:space="preserve">HSF1/HSF2 heterotrimer and c-jun/Fra2 heterodimer transactivate the clusterin gene upon proteasome inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ravache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale sur les interférences d'ondes: GT6- Compatibilité électromagnétique. Besançon, France. Novembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">4th Workshop on Clusterin/ApoJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Villars-sur-Ollon, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112893v1</w:t>
+                <w:t xml:space="preserve">hal-00292968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSF1/HSF2 heterotrimer and c-jun/Fra2 heterodimer transactivate the clusterin gene upon proteasome inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Debure</w:t>
+                <w:t xml:space="preserve">Résultats récents sur l'exposition à 60 GHz : cas des membranes biologiques artificielles et de l'expression génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Clusterin/ApoJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Villars-sur-Ollon, Switzerland</w:t>
+              <w:t xml:space="preserve">Réunion générale sur les interférences d'ondes: GT6- Compatibilité électromagnétique. Besançon, France. Novembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292968v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusterin is an ERAD substrate</w:t>
               </w:r>
@@ -9625,51 +9625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404580v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2025.130448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769347v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Clusan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Percevault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jullion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tiffoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13399" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehanno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12464" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.168242" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111282" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.02.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fern&#225;ndez-Calero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194507" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ab272e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569569v7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.06.125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01878574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08369b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jehanno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2016.11.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221674v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22606/adap.2017.24001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.06.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Nicol-Beno&#238;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BD-150210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.02.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920985v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.03.067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Nicol-Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920806v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-013-0237-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00845518v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.05.036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-013-9329-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Reverdy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Qu&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le-Goff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le-Dr&#233;an" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-012-0923-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Nicolaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.07.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vaillant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.07.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.171" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2009.12.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corduan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-9198-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20481" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KFF432K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440797v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2029308" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-008-9101-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F50H5HC1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392678v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M6L3CN2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Russell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Mckinnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706419200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-008-0283-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Tetley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Watrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00549.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2007.06.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V041WN4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20285" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6M8643C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020985v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Sourisseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2004.10.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le P&#233;ron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Jossic-Corcos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2003.11.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20SLD4XW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00619" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boisgard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002991v4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182589v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097004v11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773089v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Soubere Mahamoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Quement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511879v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496142v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408460v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449391v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357585v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347357v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Christians" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180693v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447763v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quillien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhadobov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouroude" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orlov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113513v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112893v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292968v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ravache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404580v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2025.130448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769347v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Clusan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Percevault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jullion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tiffoche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13399" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehanno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iep.12464" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2021.168242" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221142v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boujrad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111282" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Fern&#225;ndez-Calero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2020.194507" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.02.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/ab272e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569569v7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.02.188" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.06.125" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01878574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08369b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467548v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jehanno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2016.11.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221674v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22606/adap.2017.24001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.06.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Nicol-Beno&#238;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BD-150210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.02.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920985v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.03.067" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Demay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131240" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Nicol-Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201300029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00920806v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10910-013-0237-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00826658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11084-013-9329-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00845518v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.05.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecomte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Reverdy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Qu&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2013.02.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le-Goff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le-Dr&#233;an" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-012-0923-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00699884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas Nicolaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211233v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.07.020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2011.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vaillant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.07.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.171" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2009.12.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corduan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-9198-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2029308" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20481" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KFF432K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-008-9101-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F50H5HC1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392678v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M6L3CN2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R Russell" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Mckinnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706419200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290678v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-008-0283-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Tetley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Watrin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00549.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2007.06.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V041WN4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20285" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6M8643C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020985v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293600v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Sourisseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2004.10.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293731v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le P&#233;ron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Jossic-Corcos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2003.11.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20SLD4XW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00619" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011214v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boisgard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002991v4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182589v4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097004v11" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773089v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonis Soubere Mahamoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773136v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Quement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511879v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496142v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408460v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449391v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408445v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347357v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Christians" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357585v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292423v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rou&#232;de" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199231v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447763v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180693v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113521v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quillien" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhadobov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouroude" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orlov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113513v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292968v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ravache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112893v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>