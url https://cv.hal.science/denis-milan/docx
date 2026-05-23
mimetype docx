--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -317,232 +317,227 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-026-07055-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05606755v1</w:t>
+                <w:t xml:space="preserve">hal-05606755v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Birbes</w:t>
+                <w:t xml:space="preserve">Guillaume Devailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia E Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Durante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391915v1</w:t>
+                <w:t xml:space="preserve">hal-05117608v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a French cattle pangenome, from structural variant discovery to association studies on key phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -564,232 +559,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57, pp.61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-025-01012-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+                <w:t xml:space="preserve">Comprehensive detection of structural variations in long and short reads dataset of French cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maulana Mughitz Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Durante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.40758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-24477-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05117608v4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome short read data from 567 bulls of 14 breeds provides insight into genetic diversity of French cattle</w:t>
               </w:r>
@@ -801,51 +801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1008,142 +1008,146 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-025-04769-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Devailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e132. </w:t>
@@ -1719,286 +1723,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le metabolome, un moyen pour trouver de nouveaux biomarqueurs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genome-wide association study of production traits in a commercial population of Large White pigs: evidence of haplotypes affecting meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐josé Mercat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Rohart</w:t>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222422v1</w:t>
+                <w:t xml:space="preserve">hal-01193779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide association study of production traits in a commercial population of Large White pigs: evidence of haplotypes affecting meat quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le metabolome, un moyen pour trouver de nouveaux biomarqueurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+                <w:t xml:space="preserve">Marie‐josé Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Février, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193779v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome-wide association study points out the causal implication of SOX9 in the sex-reversal phenotype in XX pigs</w:t>
               </w:r>
@@ -2246,1161 +2250,1161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the porcine TEAD3 (TEF-5) gene: examination of a promoter mutation as the causal mutation of a quantitative trait loci affecting the androstenone level in boar fat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution autosomal radiation hybrid maps of the pig genome and their contribution to the genome sequence assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Robic</w:t>
+                <w:t xml:space="preserve">Diana Zelenika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00979.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, online (november), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019755v1</w:t>
+                <w:t xml:space="preserve">hal-02644217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of pig genomes provide insight into porcine demography and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien A. M. Groenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan L. Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohide Uenishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher K. Tuggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 491 (7426), pp.393-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature11622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00880676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic prediction based on metabolomic data on the growing pig from three main European breeds.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of the porcine TEAD3 (TEF-5) gene: examination of a promoter mutation as the causal mutation of a quantitative trait loci affecting the androstenone level in boar fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grindflek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rohart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jerome Molina</w:t>
+                <w:t xml:space="preserve">A. Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (4), pp.325-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00979.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757827v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high density recombination map of the pig reveals a correlation between sex-specific recombination and GC content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic prediction based on metabolomic data on the growing pig from three main European breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Tortereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Frantz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (13), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646895v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards candidate genes affecting body fatness at the SSC7 QTL by expression analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high density recombination map of the pig reveals a correlation between sex-specific recombination and GC content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Tortereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gondret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+                <w:t xml:space="preserve">Hendrik-Jan Megens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00965.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, online (november), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000464v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A whole-genome radiation hybrid panel for goat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Sayre</w:t>
+                <w:t xml:space="preserve">Towards candidate genes affecting body fatness at the SSC7 QTL by expression analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2011.11.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (4), pp.316-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00965.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644710v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite mapping of quantitative trait loci affecting female reproductive tract characteristics in Meishan x Large White F2 pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">A whole-genome radiation hybrid panel for goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.Y. Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Womack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-3989⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (1), pp.114-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2011.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000225v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution autosomal radiation hybrid maps of the pig genome and their contribution to the genome sequence assembly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Microsatellite mapping of quantitative trait loci affecting female reproductive tract characteristics in Meishan x Large White F2 pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalberto Rosendo-Ponce Rosendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Zelenika</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13, online (november), Non paginé. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (1), pp.37-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-3989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644217v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progeny-testing of full-sibs IBD in a SSC2 QTL region highlights epistatic interactions for fatness traits in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,64 +3533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Glénisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (august), Non paginé. </w:t>
@@ -3663,64 +3667,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (3), pp.368-378. </w:t>
@@ -3929,90 +3933,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite mapping of quantitative trait loci affecting meat quality, stress hormones and production traits in Duroc3Large White F2 pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (2), pp.167-174. </w:t>
@@ -4050,90 +4054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression levels of 25 genes in liver and testis located in a QTL region for androstenone on SSC7q1.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. van Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4196,77 +4200,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A locally congenic backcross design in pig: a new regional fine QTL mapping approach miming congenic strains used in mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4464,51 +4468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig genome sequence - analysis and publication strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan L. Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Bolund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,942 +4596,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a high density SNP genotyping assay in the pig using SNPs identified and characterized by next generation sequencing technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genome scan for quantitative trait loci affecting three ear traits in a White Duroc × Chinese Erhualian resource population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junwu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio M. Ramos</w:t>
+                <w:t xml:space="preserve">W. Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P.M.A. Crooijmans</w:t>
+                <w:t xml:space="preserve">D. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabeel A. Affara</w:t>
+                <w:t xml:space="preserve">Y. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia J. Amaral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alan L. Archibald</w:t>
+                <w:t xml:space="preserve">R. Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4, online (8), Non paginé. </w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (4), pp.463-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01867.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665746v1</w:t>
+                <w:t xml:space="preserve">hal-02661500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pig–human comparative RH map comprising 20 genes on pig chromosome 13q41 that harbours the ETEC F4ac receptor locus</w:t>
+                <w:t xml:space="preserve">Design of a high density SNP genotyping assay in the pig using SNPs identified and characterized by next generation sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ren</w:t>
+                <w:t xml:space="preserve">Antonio M. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Tang</w:t>
+                <w:t xml:space="preserve">Richard P.M.A. Crooijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Yan</w:t>
+                <w:t xml:space="preserve">Nabeel A. Affara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Zhang</w:t>
+                <w:t xml:space="preserve">Andreia J. Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan L. Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2008.00751.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, online (8), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661477v1</w:t>
+                <w:t xml:space="preserve">hal-02665746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Radiation Hybrids to Genome Mapping in Domestic Animals.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">A pig–human comparative RH map comprising 20 genes on pig chromosome 13q41 that harbours the ETEC F4ac receptor locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Givry</w:t>
+                <w:t xml:space="preserve">X. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hitte</w:t>
+                <w:t xml:space="preserve">X. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+                <w:t xml:space="preserve">B. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (1), pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2008.00751.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000245904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00442389v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal assignment of the porcine NALP5 gene, a candidate gene for female reproductive traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+                <w:t xml:space="preserve">Contribution of Radiation Hybrids to Genome Mapping in Domestic Animals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Rocha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2008.05.009⟩</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (1-2), pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000245904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211878v1</w:t>
+                <w:t xml:space="preserve">inserm-00442389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide identification of quantitative trait loci for carcass composition and meat quality in a large-scale White Duroc × Chinese Erhualian resource population</w:t>
+                <w:t xml:space="preserve">Chromosomal assignment of the porcine NALP5 gene, a candidate gene for female reproductive traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junwu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Duan</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ding</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40 (5), pp.637-647. </w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112 (3-4), pp.397-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01892.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2008.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661593v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carnitine acetyltransferase gene (CRAT): a characterization of porcine transcripts with insights into the 5'-end variants of mammalian transcripts and their possible sub-cellular localization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome-wide identification of quantitative trait loci for carcass composition and meat quality in a large-scale White Duroc × Chinese Erhualian resource population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junwu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (5), pp.637-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01892.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11658-008-0036-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02663909v1</w:t>
+                <w:t xml:space="preserve">hal-02661593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome scan for quantitative trait loci affecting three ear traits in a White Duroc × Chinese Erhualian resource population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The carnitine acetyltransferase gene (CRAT): a characterization of porcine transcripts with insights into the 5'-end variants of mammalian transcripts and their possible sub-cellular localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40 (4), pp.463-467. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (1), pp.90-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01867.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/s11658-008-0036-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661500v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of quantitative trait loci for reproduction and production traits in Large White and French Landrace pig populations</w:t>
               </w:r>
@@ -5565,51 +5569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom T. Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40, pp.61-78. </w:t>
@@ -5686,51 +5690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalberto Rosendo-Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5906,103 +5910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of porcine ASB6 gene and transcripts - Comparison of mammalian transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19, pp.138-143</w:t>
@@ -6044,51 +6048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A muscle transcriptome analysis identifies positional candidate genes for a complex trait in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6150,895 +6154,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of novel quantitative trait loci for cutaneous melanoma by genome-wide scan in the MeLiM swine model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic and histochemical characteristics of fat and muscle tissues in homozygous or heterozygous pigs for the body composition QTL located on chromosome 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi Qiang Du</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francoise Créchet</w:t>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (3), pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00270.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193456v1</w:t>
+                <w:t xml:space="preserve">hal-02662501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une carte comparée des génomes homme / porc hautement résolutive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">The chicken RH map: current state of progress and microchromosome mapping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Denis M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine M. Yerle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26, pp.39-43</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117, pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662738v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked and pleiotropic QTL influencing carcass composition traits detected on porcine chromosome seven</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Vers une carte comparée des génomes homme / porc hautement résolutive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.39-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657188v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high utility integrated map of the pig genome.</w:t>
+                <w:t xml:space="preserve">Detection of novel quantitative trait loci for cutaneous melanoma by genome-wide scan in the MeLiM swine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean J. Humphray</w:t>
+                <w:t xml:space="preserve">Zhi Qiang Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol E. Scott</w:t>
+                <w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Clark</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clare Bender</w:t>
+                <w:t xml:space="preserve">Florence Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8, pp.R139</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (2), pp.303-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657881v1</w:t>
+                <w:t xml:space="preserve">hal-01193456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTL with effects on intramuscular fat content and fatty acid composition in a Duroc x Large White cross</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+                <w:t xml:space="preserve">Linked and pleiotropic QTL influencing carcass composition traits detected on porcine chromosome seven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2156-8-55⟩</w:t>
+              <w:t xml:space="preserve">Genetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 89 (2), pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016672307008701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665545v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and histochemical characteristics of fat and muscle tissues in homozygous or heterozygous pigs for the body composition QTL located on chromosome 7</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">A high utility integrated map of the pig genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean J. Humphray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol E. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Richard Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandy Marron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.R139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662501v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chicken RH map: current state of progress and microchromosome mapping.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+                <w:t xml:space="preserve">Identification of QTL with effects on intramuscular fat content and fatty acid composition in a Duroc x Large White cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Klopp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, online (august), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2156-8-55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654558v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning, sequencing and chromosomal localization of pig peripheral benzodiazepine receptor: 3 different forms produced by alternative splicing and evaluation in renal ischemia reperfusion.</w:t>
               </w:r>
@@ -7268,355 +7272,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution physical map of porcine chromosome 7 QTL region and comparative mapping of this region among vertebrate genomes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
+                <w:t xml:space="preserve">Assignment of 204 genes localized on HSA17 to a porcine RH (IMpRH) map to generate a dense comparative map between pig and human/mouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shimogiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+                <w:t xml:space="preserve">S. Kiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hiraiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Takano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 112, pp.114-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661326v1</w:t>
+                <w:t xml:space="preserve">hal-02660011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of 204 genes localized on HSA17 to a porcine RH (IMpRH) map to generate a dense comparative map between pig and human/mouse.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Hiraiwa</w:t>
+                <w:t xml:space="preserve">High resolution physical map of porcine chromosome 7 QTL region and comparative mapping of this region among vertebrate genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hayashi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Takano</w:t>
+                <w:t xml:space="preserve">Mathieu M. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-7-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660011v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary breakpoints through a high-resolution comparative map between porcine chromosomes 2 and 16 and human chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7671,51 +7675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique des populations porcines françaises dans les régions chromosomiques soumises à la sélection : projet DIVQTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José. Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7960,51 +7964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.X. Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37, pp.181-183</w:t>
@@ -8171,90 +8175,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of quantitative trait loci on chromosomes 1, 2, 4, and 7 on growth, carcass, and meat quality traits in backcross Meishan x Large White pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (3), pp.526-537. </w:t>
@@ -8286,1460 +8290,1460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 12,000-rad porcine radiation hybrid (IMNpRH2) panel refines the conserved synteny between SSC12 and HSA17</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Hiraiwa</w:t>
+                <w:t xml:space="preserve">A gene-based radiation hybrid map of chicken microchromosome 14 : comparison to human and alignment to the assembled chicken sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jiguet-Jiglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.229-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2004046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676387v1</w:t>
+                <w:t xml:space="preserve">hal-02670446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion of the swine leukocyte antigens as candidate region and reduction of the position interval for the Sus scrofa chromosome 7 QTL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Demars</w:t>
+                <w:t xml:space="preserve">A 12,000-rad porcine radiation hybrid (IMNpRH2) panel refines the conserved synteny between SSC12 and HSA17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roelofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hiraiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.731-738</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673658v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piggy-BACing the human genome. II. A high-resolution, physically anchored, comparative map of the porcine autosomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+                <w:t xml:space="preserve">Exclusion of the swine leukocyte antigens as candidate region and reduction of the position interval for the Sus scrofa chromosome 7 QTL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83, pp.1979-1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/2005.8391979x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678111v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution comparative map between pig chromosome 17 and human chromosomes 4, 8, and 20: Identification of synteny breakpoints</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Piggy-BACing the human genome. II. A high-resolution, physically anchored, comparative map of the porcine autosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Rogatcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Larkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.B. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 86, pp.405-413</w:t>
+              <w:t xml:space="preserve">, 2005, 86, pp.739-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670629v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of mammalian chromosome evolution inferred from multispecies comparative maps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Larkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelie Everts-Van Der Wind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Tesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 309 (5734), pp.613-617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1111387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of European pig diversity using molecular markers: Partitioning of diversity among breeds.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Alderson</w:t>
+                <w:t xml:space="preserve">A high-resolution comparative map between pig chromosome 17 and human chromosomes 4, 8, and 20: Identification of synteny breakpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.C. Gandini</w:t>
+                <w:t xml:space="preserve">P. Karlskov-Mortensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.S. Haley</w:t>
+                <w:t xml:space="preserve">C.B. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6, pp.729-741</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.405-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670208v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of 443 porcine EST improves the comparative maps for SSC1 and SSC7 with the human genome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An assessment of European pig diversity using molecular markers: Partitioning of diversity among breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pomp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+                <w:t xml:space="preserve">Louis Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Rothschild</w:t>
+                <w:t xml:space="preserve">L. Alderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.K. Tuggle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G.C. Gandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Haley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 36, pp.381-389</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.729-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673982v1</w:t>
+                <w:t xml:space="preserve">hal-02670208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swine genome sequencing consortium (SGSC): a strategic roadmap for sequencing the pig genome.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.B. Schook</w:t>
+                <w:t xml:space="preserve">Mapping of 443 porcine EST improves the comparative maps for SSC1 and SSC7 with the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Beever</w:t>
+                <w:t xml:space="preserve">D. Pomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rogers</w:t>
+                <w:t xml:space="preserve">M.F. Rothschild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Humphray</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.K. Tuggle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative and Functional Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36, pp.381-389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675824v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAR(H)(T)AGene: multipopulation integrated genetic and radiation hybrid mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon de Givry</w:t>
+                <w:t xml:space="preserve">Large-scale, multibreed, multitrait analyses of quantitative trait loci experiments: The case of porcine X chromosome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Perez-Enciso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Bouchez</w:t>
+                <w:t xml:space="preserve">H. Geldermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Cepica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti222⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83, pp.2289-2296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/2005.83102289x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682633v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale, multibreed, multitrait analyses of quantitative trait loci experiments: The case of porcine X chromosome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swine genome sequencing consortium (SGSC): a strategic roadmap for sequencing the pig genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.B. Schook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Beever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Perez-Enciso</w:t>
+                <w:t xml:space="preserve">J. Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mercadé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+                <w:t xml:space="preserve">S.J. Humphray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Geldermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Cepica</w:t>
+                <w:t xml:space="preserve">Alan Langskill Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/2005.83102289x⟩</w:t>
+              <w:t xml:space="preserve">Comparative and Functional Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (4), pp.251-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cfg.479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671922v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene-based radiation hybrid map of chicken microchromosome 14 : comparison to human and alignment to the assembled chicken sequence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+                <w:t xml:space="preserve">CAR(H)(T)AGene: multipopulation integrated genetic and radiation hybrid mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Jiguet-Jiglaire</w:t>
+                <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Assaf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (5), pp.1703-1704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/gse:2004046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02670446v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution comparative mapping of pig Chromosome 4, emphasizing the FAT1 region.</w:t>
               </w:r>
@@ -9751,77 +9755,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Langskill Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15, pp.717-731</w:t>
@@ -9863,51 +9867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myosin heavy chain composition of different skeletal muscles in Large White and Meishan pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ecolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9958,103 +9962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative porcine-human RH map for SSC2 focusing on synteny breakpoints with human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 106, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10073,601 +10077,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative porcine-human RH map for SSC2 focusing on synteny breakpoints with human</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chicken RH maps as a new tool for vertebrate comparative mapping at high resolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 106, pp.11-11</w:t>
+              <w:t xml:space="preserve">, 2004, 106, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673120v1</w:t>
+                <w:t xml:space="preserve">hal-02671513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution radiation hybrid map of chicken chromosome 5 and comparison with human chromosomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative porcine-human RH map for SSC2 focusing on synteny breakpoints with human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 106, pp.11-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678290v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical map of large segments of pig chromosome 7q11-q14: comparative analysis with human chromosome 6p21.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chardon</w:t>
+                <w:t xml:space="preserve">A high-resolution radiation hybrid map of chicken chromosome 5 and comparison with human chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Abasht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pma Crooijmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.142E-U6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-5-66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677356v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken RH maps as a new tool for vertebrate comparative mapping at high resolution.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">A physical map of large segments of pig chromosome 7q11-q14: comparative analysis with human chromosome 6p21.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Bardes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
+                <w:t xml:space="preserve">Patrick Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 106, pp.11</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15, pp.982-995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671513v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of PRKAG1 coding sequence and mapping of PRKAG1 and PRKAG2 relatively to porcine back fat thickness QTL.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35, pp.123-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10692,90 +10696,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathagene: multipopulation integrated genetic and radiated hybrid mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Schiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10813,103 +10817,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a gene-based radiation hybrid map of chicken Chromosome 7 and comparison to human and mouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jiguet-Jiglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15, pp.732-739</w:t>
@@ -10990,51 +10994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18 (7), pp.1687-1696. </w:t>
@@ -11223,51 +11227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Geffrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Chalony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11335,90 +11339,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RH mapping in pig to study evolutionary breakpoints between HSA7 and SSC3, 9 and 18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mompart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 106, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11437,4877 +11441,4877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to high-resolution mapping in pigs with 101 type I markers and progress in comparative map between humans and pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">A new contribution to the integration of human and porcine genome maps: 623 new points of homology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Karsenty</w:t>
+                <w:t xml:space="preserve">V. Cantegrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 14, pp.275-288</w:t>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 102, pp.100-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681579v1</w:t>
+                <w:t xml:space="preserve">hal-02671887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GENETPIG database: a tool for comparative mapping in pig (Sus scrofa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to high-resolution mapping in pigs with 101 type I markers and progress in comparative map between humans and pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Karsenty</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 31, pp.138-141</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14, pp.275-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670582v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation hybrid mapping of three skeletal muscle genes (CKM, ECH1 and TNNT1) to porcine chromosome 6.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GENETPIG database: a tool for comparative mapping in pig (Sus scrofa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Karsenty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Davoli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Bigi</w:t>
+                <w:t xml:space="preserve">E. Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 34, pp.302-303</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31, pp.138-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675040v1</w:t>
+                <w:t xml:space="preserve">hal-02670582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci for fat androstenone levels in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation hybrid mapping of three skeletal muscle genes (CKM, ECH1 and TNNT1) to porcine chromosome 6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Davoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zambonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fontanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Quintanilla</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+                <w:t xml:space="preserve">D. Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34, pp.302-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674830v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of two candidate genes on the Salmonella carrier state in fowl</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Malo</w:t>
+                <w:t xml:space="preserve">Detection of quantitative trait loci for fat androstenone levels in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (2), pp.385-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/2003.812385x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670513v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearranged gene order between pig and human in a QTL region on SSC 7</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
+                <w:t xml:space="preserve">Effect of two candidate genes on the Salmonella carrier state in fowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82, pp.721-726</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679052v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a 5.5-Mb BAC/PAC contig of pig chromosome 6q1.2 and its integration with existing RH, genetic and comparative maps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Brenig</w:t>
+                <w:t xml:space="preserve">Rearranged gene order between pig and human in a QTL region on SSC 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14, pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00335-002-3034-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676384v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high resolution physical and RH map of pig chromosome 6q1.2 and comparative analysis with human chromosome 19q13.1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of a 5.5-Mb BAC/PAC contig of pig chromosome 6q1.2 and its integration with existing RH, genetic and comparative maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins-Wess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Voss-Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drögemüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávia Martins-Wess</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertram Brenig</w:t>
+                <w:t xml:space="preserve">B. Brenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 102, pp.116-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680244v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new contribution to the integration of human and porcine genome maps: 623 new points of homology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Cantegrel</w:t>
+                <w:t xml:space="preserve">A high resolution physical and RH map of pig chromosome 6q1.2 and comparative analysis with human chromosome 19q13.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Martins-Wess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cord Drögemüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodja Voβ-Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Brenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.435-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-4-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671887v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-generation EST RH comparative map of the porcine and human genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Rink</w:t>
+                <w:t xml:space="preserve">Detection of quantitative trait loci for carcass composition traits in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Santschi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Hess</w:t>
+                <w:t xml:space="preserve">Yves Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (6), pp.705-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2002026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673904v1</w:t>
+                <w:t xml:space="preserve">hal-00894278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide scan for familial melanoma in the MeLiM swine model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t>
+                <w:t xml:space="preserve">A first-generation EST RH comparative map of the porcine and human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Santschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roelofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 2002 (supl. 9), pp.15</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13, pp.578-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676510v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and characterization of a 12,000-rad radiation hybrid panel for fine mapping in pig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+                <w:t xml:space="preserve">A genome-wide scan for familial melanoma in the MeLiM swine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Geffrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Chalony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 97, pp.219-228</w:t>
+              <w:t xml:space="preserve">Pigment Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2002 (supl. 9), pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681568v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A further look at quantitative trait loci affecting growth and fatness in a cross between Meishan and Large White pig populations.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Generation and characterization of a 12,000-rad radiation hybrid panel for fine mapping in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 97, pp.219-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676136v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on SNP and other types of molecular markers and their use in animal genetics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A further look at quantitative trait loci affecting growth and fatness in a cross between Meishan and Large White pig populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andre A. Eggen</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 34 (3), pp.275-305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/gse:2002009⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 34, pp.193-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-34-2-193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670063v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A further look at quantitative trait loci affecting growth and fatness in a cross between Meishan and Large White pig populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A review on SNP and other types of molecular markers and their use in animal genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre A. Eggen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 34 (2), pp.193-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/gse:2002003⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 34 (3), pp.275-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2002009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894407v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic linkage mapping of quantitative trait loci for behavioral and neuroendocrine stress response traits in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Desautes</w:t>
+                <w:t xml:space="preserve">A further look at quantitative trait loci affecting growth and fatness in a cross between Meishan and Large White pig populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Quintanilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ansci/80.9.2276⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (2), pp.193-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2002003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672551v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci for carcass composition traits in pigs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Genetic linkage mapping of quantitative trait loci for behavioral and neuroendocrine stress response traits in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desautes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 34, pp.705-728. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80, pp.2276-2285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/gse:2002026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ansci/80.9.2276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672550v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci for carcass composition traits in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Detection of quantitative trait loci for carcass composition traits in pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 34 (6), pp.705-728. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+              <w:t xml:space="preserve">, 2002, 34, pp.705-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/gse:2002026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894278v1</w:t>
+                <w:t xml:space="preserve">hal-02672550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of a BAC contig of the porcine RN region and the human transcript map: implications for the cloning of trait loci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of quantitative trait loci for growth and fatness in pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Tae Jeon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Erik Bongcam-Rudloff</w:t>
+                <w:t xml:space="preserve">Marie Yvonne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/geno.2000.6495⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33, pp.289-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-33-3-289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680468v1</w:t>
+                <w:t xml:space="preserve">hal-02672872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytogenetic and radiation hybrid mapping revealed conserved syntheny and gene order between human chromosome 21 and pig chromosome 13</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Sanchez-Serano</w:t>
+                <w:t xml:space="preserve">In the QTL region surrounding porcine MHC, gene order is conserved with human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 12, pp.397-399</w:t>
+              <w:t xml:space="preserve">, 2001, 12, pp.246-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680970v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a high-resolution RH map of the human 2q35 region on TNG panel and comparison with a physical map of the porcine homologous region 15q25</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of a BAC contig of the porcine RN region and the human transcript map: implications for the cloning of trait loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Tae Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chardon</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bongcam-Rudloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003350010286⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 72 (3), pp.297-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/geno.2000.6495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683255v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci for growth and fatness in pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Amigues</w:t>
+                <w:t xml:space="preserve">Cytogenetic and radiation hybrid mapping revealed conserved syntheny and gene order between human chromosome 21 and pig chromosome 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.K. Tuggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.W. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Yvonne Boscher</w:t>
+                <w:t xml:space="preserve">I. Sanchez-Serano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12, pp.397-399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894376v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci for growth and fatness in pigs.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Amigues</w:t>
+                <w:t xml:space="preserve">Construction of a high-resolution RH map of the human 2q35 region on TNG panel and comparison with a physical map of the porcine homologous region 15q25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Tae Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Yvonne Boscher</w:t>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33, pp.289-309. </w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (5), pp.380-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-33-3-289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s003350010286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672872v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the QTL region surrounding porcine MHC, gene order is conserved with human genome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Renard</w:t>
+                <w:t xml:space="preserve">Detection of quantitative trait loci for growth and fatness in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cabau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Gellin</w:t>
+                <w:t xml:space="preserve">Marie-Yvonne Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (3), pp.289-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2001120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673114v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-density linkage map of the RN region in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exemple de cartographie fine : le cas du gène RN chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Looft</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Norbert Reinsch</w:t>
+                <w:t xml:space="preserve">J.C. Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, HS 2000, pp.137-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697796v1</w:t>
+                <w:t xml:space="preserve">hal-02694307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : résultats chez le porc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A high-density linkage map of the RN region in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Looft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Tae Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Reinsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, HS 2000, pp.223-228. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (3), pp.321-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2000.13.HS.3842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-32-3-321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687972v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping between humans and pigs: localization of 58 anchrorage markers (TOASTs) by use of porcine somatic cell and radiation hybrid panels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : résultats chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, HS 2000, pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2000.13.HS.3842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691854v1</w:t>
+                <w:t xml:space="preserve">hal-02687972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of eleven European pig breeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laval</w:t>
+                <w:t xml:space="preserve">Identification du gène RN à effet majeur sur la qualité de la viande chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Iannucelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martien A.M Groenen</w:t>
+                <w:t xml:space="preserve">Leif Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Looft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32, pp.187-203</w:t>
+              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32, pp.357-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683681v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of eleven European pig breeds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+                <w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : résultats chez les bovins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martien Groenen</w:t>
+                <w:t xml:space="preserve">Remy Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, HS 2000, pp.217-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894306v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du gène RN à effet majeur sur la qualité de la viande chez le porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Etat des lieux de la cartographie du génome du porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32, pp.357-360</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, HS 2000, pp.109-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698595v1</w:t>
+                <w:t xml:space="preserve">hal-02692990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de la cartographie du génome du porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Comparative mapping between humans and pigs: localization of 58 anchrorage markers (TOASTs) by use of porcine somatic cell and radiation hybrid panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, HS 2000, pp.109-111</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11, pp.1098-1106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692990v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : résultats chez les bovins laitiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of eleven European pig breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Boichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grohs</w:t>
+                <w:t xml:space="preserve">N. Iannucelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cerqueira</w:t>
+                <w:t xml:space="preserve">Christian Legault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Faugeras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Neau</w:t>
+                <w:t xml:space="preserve">Martien A.M Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, HS 2000, pp.217-222</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32, pp.187-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685086v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-density linkage map of the RN region in pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of eleven European pig breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Norbert Reinsch</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 32 (3), pp.321-329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/gse:2000122⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 32 (2), pp.187-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2000113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894339v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutation in PRKAG3 associated with excess glycogen content in pig skeletal muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A high-density linkage map of the RN region in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Looft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annie Robic</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Tae Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Reinsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.288.5469.1248⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (3), pp.321-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2000122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699229v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analyses of data from quantitative trait loci mapping studies: chromosome 4 effects on porcine growth and fatness.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lizhen Wang</w:t>
+                <w:t xml:space="preserve">A mutation in PRKAG3 associated with excess glycogen content in pig skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.T. Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Looft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/155.3.1369⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 288 (5469), pp.1248-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.288.5469.1248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689397v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notion de gène candidat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined analyses of data from quantitative trait loci mapping studies: chromosome 4 effects on porcine growth and fatness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant A. Walling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Visscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max F. Rothschild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 155, pp.1369-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/155.3.1369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685801v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMpRH server: an RH mapping server available on the Web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Notion de gène candidat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 16 (6), pp.558-559</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, HS 2000, pp.119-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686305v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple de cartographie fine : le cas du gène RN chez le porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">IMpRH server: an RH mapping server available on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Caritez</w:t>
+                <w:t xml:space="preserve">R. Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, HS 2000, pp.137-139</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (6), pp.558-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694307v1</w:t>
+                <w:t xml:space="preserve">hal-02686305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radiation hybrid map of the RN region in pigs demonstrates conserved gene order compared with the human and mouse genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Seroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wasungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16349,90 +16353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards positional cloning of the RN gene in the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wasungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16474,103 +16478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A successful strategy for comparative mapping with human ESTs: 65 new regional assignments in the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dalias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 10, pp.145-153</w:t>
@@ -16638,64 +16642,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Murtaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Flickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 10, pp.824-830</w:t>
@@ -16718,359 +16722,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a whole genome radiation hybrid panel for high-resolution gene mapping in pigs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
+                <w:t xml:space="preserve">Characterization of a porcine radiation hybrid (RH) panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Murtaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W. Beattie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, suppl. 1, pp.38</w:t>
+              <w:t xml:space="preserve">, 1998, suppl. 1, pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693350v1</w:t>
+                <w:t xml:space="preserve">hal-02691313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a porcine radiation hybrid (RH) panel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
+                <w:t xml:space="preserve">Construction of a whole genome radiation hybrid panel for high-resolution gene mapping in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hawken</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.W. Beattie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, suppl. 1, pp.37-38</w:t>
+              <w:t xml:space="preserve">, 1998, suppl. 1, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691313v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the physically anchored linkage map of the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 28, pp.94-102</w:t>
@@ -17099,103 +17103,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping in pig of genes involved in sexual differentiation : AMH, WT1, FTZF1, SOX2, SOX9, ACH, and placental and embryonic CYP19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 76, pp.109-114</w:t>
@@ -17224,90 +17228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cytogenetic map of the domestic pig (Sus scrofa domestica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17343,1950 +17347,1950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment of markers by using polymerase chain reaction on pools of swine flow-sorted chromosomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Information on porcine somatic cell hybrid panel used for regional assignments, available on WWW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. San Cristobal-Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cruzel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 27, pp.133-136</w:t>
+              <w:t xml:space="preserve">, 1996, suppl. 2, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687094v1</w:t>
+                <w:t xml:space="preserve">hal-02691531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A somatic cell hybrid panel for pig regional gene mapping characterized by molecular cytogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+                <w:t xml:space="preserve">Mapping quantitative trait loci in a Meishan X Large White F2 population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Echard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Dubut-Fontana</w:t>
+                <w:t xml:space="preserve">M. Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 73, pp.194-202</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691899v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence analysis and genetic mapping of porcine chromosome 11 centrometric S0048 marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. San Cristobal-Gaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 74, pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate mapping of the &amp;quot;acid meat&amp;quot; RN gene on genetic and physical maps of pig chromosome 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 7, pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping in pig of genes involved in sexual differentiation : AMH, CYP19, DAX1, SF1, SOX2, SOX9 and WT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, suppl. 2, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the identification of RN gene involved in meat quality in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEMMA : a database to manage and automate microsatellite genotyping.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Assignment of markers by using polymerase chain reaction on pools of swine flow-sorted chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cruzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, suppl. 2, pp.55</w:t>
+              <w:t xml:space="preserve">, 1996, 27, pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698123v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologous and heterologous FISH painting with PARM-PCR chromosome-specific probes in mammals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">A somatic cell hybrid panel for pig regional gene mapping characterized by molecular cytogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Echard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dubut-Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 7, pp.194-199</w:t>
+              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 73, pp.194-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692192v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine linkage and cytogenetic maps integrated by regional mapping of 100 microsatellites on somatic cell hybrid panel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">GEMMA : a database to manage and automate microsatellite genotyping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Arhainx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 7, pp.438-445</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, suppl. 2, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683724v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation du gène RN sur le chromosome 15 du porc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Homologous and heterologous FISH painting with PARM-PCR chromosome-specific probes in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 28, pp.57-59</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7, pp.194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686636v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and porcine correspondence of chromosome segments using bidirectional chromosome painting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Porcine linkage and cytogenetic maps integrated by regional mapping of 100 microsatellites on somatic cell hybrid panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 36, pp.252-262</w:t>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7, pp.438-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688070v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondences between human and porcine homologous chromosome segments using bidirectional chromosome painting</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Localisation du gène RN sur le chromosome 15 du porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, suppl. 2, pp.78</w:t>
+              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28, pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691514v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissement et utilisation de la carte génétique porcine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joel Gellin</w:t>
+                <w:t xml:space="preserve">Human and porcine correspondence of chromosome segments using bidirectional chromosome painting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36, pp.252-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02694853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information on porcine somatic cell hybrid panel used for regional assignments, available on WWW</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Correspondences between human and porcine homologous chromosome segments using bidirectional chromosome painting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, suppl. 2, pp.82</w:t>
+              <w:t xml:space="preserve">, 1996, suppl. 2, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691531v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping quantitative trait loci in a Meishan X Large White F2 population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etablissement et utilisation de la carte génétique porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Chevalet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Vaiman</w:t>
+                <w:t xml:space="preserve">Joel Gellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (4), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.1996.9.4.4063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02698408v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linkage map with microsatellites isolated from swine flow-sorted chromosome 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19322,423 +19326,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PiGMaP consortium linkage map of the pig (Sus scrofa)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.S. Haley</w:t>
+                <w:t xml:space="preserve">The RN locus for meat quality maps to pig chromosome 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H.A. Mcqueen</w:t>
+                <w:t xml:space="preserve">J Claude Caritez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27 (2), pp.195-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02714649v1</w:t>
+                <w:t xml:space="preserve">hal-02704821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig microsatellites isolated from cosmids revealing polymorphism and localized on chromosomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Dalens</w:t>
+                <w:t xml:space="preserve">The PiGMaP consortium linkage map of the pig (Sus scrofa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Langskill Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Haley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Couperwhite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Mcqueen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6, pp.157-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00293008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704116v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RN locus for meat quality maps to pig chromosome 15</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
+                <w:t xml:space="preserve">Pig microsatellites isolated from cosmids revealing polymorphism and localized on chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Parrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Claude Caritez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+                <w:t xml:space="preserve">M. Dalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 27 (2), pp.195-199</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704821v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different allelic effects of the codons 136 and 171 of the prion protein gene in sheep with natural scrapie</w:t>
               </w:r>
@@ -19750,64 +19754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clouscard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dussaucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19849,90 +19853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid method to isolate microsatellite markers from cosmid clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 5, pp.177-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19957,103 +19961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of 28 new porcine microsatellites revealing polymorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 5, pp.580-583</w:t>
@@ -20076,346 +20080,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a 2.3-kilobase-pair cDNA fragment encoding the binding domain of the bovine leukemia virus cell receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PCR-based method to amplifiy DNA with random primers: determining the chromosomal content of porcine flow-karyotype peaks by chromosome painting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ban</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+                <w:t xml:space="preserve">B. Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 67 (2), pp.1050-1057</w:t>
+              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 62, pp.139-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709784v1</w:t>
+                <w:t xml:space="preserve">hal-02703746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PCR-based method to amplifiy DNA with random primers: determining the chromosomal content of porcine flow-karyotype peaks by chromosome painting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of a 2.3-kilobase-pair cDNA fragment encoding the binding domain of the bovine leukemia virus cell receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Portetelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Altaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Horion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 62, pp.139-141</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 67 (2), pp.1050-1057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703746v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate characterization of porcine bivariate karyotype by PCR and fluorescence in situ hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Monteagudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20457,103 +20461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gene map of the pig (Sus scrofa domestica L.) : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Echard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 61, pp.146-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20578,90 +20582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pig gene mapping. Looking for genomic microsatellite sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lanneluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Gene Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 11, pp.2125-2126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20686,51 +20690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activator-dependent and activator-independant defective recombinant retroviruses from bovine leukemia virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20781,51 +20785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenotropic and amphotropic pseudotyped recombinant retrovirus to transfer genes into cells from various species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20925,51 +20929,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21294,411 +21298,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping a thousand animals using low coverage sequencing and imputation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the Bos taurus Genome Assembly using New Sequencing Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervin Guyomar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">Clement Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+                <w:t xml:space="preserve">Andreea Dreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genotoul biostat bioinfo day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Genotoul, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Discoveries Roadshow 2023 - PacBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PacBio, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669286v1</w:t>
+                <w:t xml:space="preserve">hal-04096124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new mutations in cattle by systematic whole genome resequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotyping a thousand animals using low coverage sequencing and imputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Eché</w:t>
+                <w:t xml:space="preserve">Cervin Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Iampietro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Capitan</w:t>
+                <w:t xml:space="preserve">Cécile Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genotoul biostat bioinfo day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genotoul, Nov 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195854v1</w:t>
+                <w:t xml:space="preserve">hal-04669286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Bos taurus Genome Assembly using New Sequencing Technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+                <w:t xml:space="preserve">Search for new mutations in cattle by systematic whole genome resequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grohs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Birbes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Kuchly</w:t>
+                <w:t xml:space="preserve">A Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discoveries Roadshow 2023 - PacBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096124v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metagWGS : a workflow to analyse short or long HiFi metagenomic reads</w:t>
               </w:r>
@@ -21803,402 +21807,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Mainguy</w:t>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Terzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740586v1</w:t>
+                <w:t xml:space="preserve">hal-03957296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joanna Lledo</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
+              <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957296v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId648" w:history="1">
+                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896074v1</w:t>
+                <w:t xml:space="preserve">hal-03740586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinquante années d’amélioration génétique du porc en France : bilan et perspectives</w:t>
               </w:r>
@@ -22309,51 +22313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révolution numérique et génomique de la sélection dans les exploitations laitières. Regard des Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22417,64 +22421,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection for more sustainable livestock production: the French situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Seminar on Animal Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bogor, Indonesia. pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22499,103 +22503,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séquençage du génome du porc : apport des nouvelles technologies de séquençage à la génomique et la génétique porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22646,77 +22650,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences du muscle et technologie de la viansde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
@@ -22797,51 +22801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t>
@@ -22922,51 +22926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Inès Fariello Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.1</w:t>
@@ -22989,320 +22993,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et biologie intégrative : des pistes à explorer pour combler le gap entre diversité génétique et diversité phénotypique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+                <w:t xml:space="preserve">Fine-mapping of a QTL segregating on pig chromosome 2 highlighted epistasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Tortereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon S. Boitard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Leonor L. Chaltiel</w:t>
+                <w:t xml:space="preserve">Germaine Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000087v1</w:t>
+                <w:t xml:space="preserve">hal-02807175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-mapping of a QTL segregating on pig chromosome 2 highlighted epistasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et biologie intégrative : des pistes à explorer pour combler le gap entre diversité génétique et diversité phénotypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon S. Boitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel M. Bouffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Tortereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germaine Burgaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Bonnet</w:t>
+                <w:t xml:space="preserve">Leonor L. Chaltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">COLLOQUE FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807175v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of 6 QTL on growth, carcass composition and ultimate PH of Longissimus Dorsi in 65 commercial or experimental sire pig families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23396,64 +23400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rohart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23495,103 +23499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of a QTL affecting backfat thickness on SSC1 using a locally congenic backcross design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
@@ -23620,103 +23624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t>
@@ -23797,51 +23801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pig Genome III Conference, A celebration for completing the pig genome sequence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hinxton, United States</w:t>
@@ -23909,51 +23913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23989,8470 +23993,8470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles techniques de génotypage et de séquençage.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cartographie de gènes de prédisposition au mélanome cutané dans un modèle porcin (MeLiM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Teillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753789v1</w:t>
+                <w:t xml:space="preserve">hal-01193351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet d'identification du gène impliqué dans un QTL porcin androsténone : focalisation sur l'étude des transcrits alternatifs des gènes de la région</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+                <w:t xml:space="preserve">Détection de QTL pour des caractères de qualité de la viande et de production dans une population f2 Duroc x large white</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754881v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du pattern d'empreinte parentale d'un QTL non mendélien dans la région d'IGF2 chez le porc</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouvelles techniques de génotypage et de séquençage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824041v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la teneur en lipides intramusculaires et les activités enzymatiques lipogéniques dans un croisement entre porcs Meishan et Large White</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet d'identification du gène impliqué dans un QTL porcin androsténone : focalisation sur l'étude des transcrits alternatifs des gènes de la région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755308v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du transcriptome du muscle porcin pour proposer des gènes candidats positionnels de QTL de la tendreté de la viande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme génomique de la génopole Toulouse Midi-Pyrénées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lobjois</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Amandine Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martins Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816869v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BIOMARK : évaluation minutieuse de plusieurs QTL en ségrégation dans les lignées porcines commerciales en vue de leur cartographie fine et de la mise en place d'une sélection assistée par marqueurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.J. Mercat</w:t>
+                <w:t xml:space="preserve">Détection de QTL pour la teneur en lipides intramusculaires et les activités enzymatiques lipogéniques dans un croisement entre porcs Meishan et Large White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Joseph Gruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756552v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme génomique de la génopole Toulouse Midi-Pyrénées.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Donnadieu</w:t>
+                <w:t xml:space="preserve">Caractérisation du pattern d'empreinte parentale d'un QTL non mendélien dans la région d'IGF2 chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Salin</w:t>
+                <w:t xml:space="preserve">Julien J. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Marty</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757454v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de QTL pour la teneur en lipides intramusculaires et les activités enzymatiques lipogéniques dans un croisement entre porcs Meishan et Large White</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Détection de la teneur en lipides intramusculaires et les activités enzymatiques lipogéniques dans un croisement entre porcs Meishan et Large White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756949v1</w:t>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMARK : une évaluation minutieuse de plusieurs QTL en ségrégation dans les lignées commerciales françaises en vue de leur cartographie fine et de la mise en place d'une sélection assistée par marqueurs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Utilisation du transcriptome du muscle porcin pour proposer des gènes candidats positionnels de QTL de la tendreté de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Agenae, La Rochelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750578v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de manifestations épigénétiques chez la poule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Projet BIOMARK : évaluation minutieuse de plusieurs QTL en ségrégation dans les lignées porcines commerciales en vue de leur cartographie fine et de la mise en place d'une sélection assistée par marqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821618v1</w:t>
+                <w:t xml:space="preserve">hal-02756552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the project of INRA around the QTL androstenone/skatole located on SSC7: focus on spliceo-transcriptome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BIOMARK : une évaluation minutieuse de plusieurs QTL en ségrégation dans les lignées commerciales françaises en vue de leur cartographie fine et de la mise en place d'une sélection assistée par marqueurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Animal Production (EAAP) working group Production and utilisation of meat from entire male pigs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Monells, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Séminaire Agenae, La Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817572v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pig as a biomedical model for melanoma : identification of MITF as a potential predisposing gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Recherche de manifestations épigénétiques chez la poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI Conference of the International Society for Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823920v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of six QTL regions on growth, carcass composition and meat quality traits in French commercial pig populations: first results of the BIOMARK project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+                <w:t xml:space="preserve">Description of the project of INRA around the QTL androstenone/skatole located on SSC7: focus on spliceo-transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vilnius, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">European Association for Animal Production (EAAP) working group Production and utilisation of meat from entire male pigs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Monells, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811574v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de gènes de prédisposition au mélanome cutané dans un modèle porcin (MeLiM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bourneuf</w:t>
+                <w:t xml:space="preserve">The pig as a biomedical model for melanoma : identification of MITF as a potential predisposing gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Q. Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t>
+              <w:t xml:space="preserve">XXXI Conference of the International Society for Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193351v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de QTL pour des caractères de qualité de la viande et de production dans une population f2 Duroc x large white</w:t>
+                <w:t xml:space="preserve">Effects of six QTL regions on growth, carcass composition and meat quality traits in French commercial pig populations: first results of the BIOMARK project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">59th Annual Meeting of the European Association for Animal Production (EAAP), August 24-27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vilnius, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753904v1</w:t>
+                <w:t xml:space="preserve">hal-02811574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping between human and pig</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Linked and pleiotropic QTL influencing carcass composition traits detected on porcine chromosome 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Genetic Congres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, United Kingdom. pp.1 volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816746v1</w:t>
+                <w:t xml:space="preserve">hal-02754973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de locus à effets quantitatifs pour les caractères de reproduction de la truie à l'aide de méthodes multi-caractères</w:t>
+                <w:t xml:space="preserve">A SNP detection project using one million reads from WGS libraries produced from one pig from seven different breeds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalberto Rosendo Ponce</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">C. Dossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genomes XV Conference, San Diego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, California, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750722v1</w:t>
+                <w:t xml:space="preserve">hal-02751166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate models applied to QTL detection for carcass composition on SSC7</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An integrated high-resolution porcine RH map for genome assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hiraiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shimogiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Animal Genome meeting PAG XV, San Diego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751986v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de QTL pour des caractères de production et de reproduction dans les populations porcines collectives Large White type femelle et Landrace Français à l'aide d'un dispositif grand-parental</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative mapping between human and pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Paris, France. pp.1 volume</w:t>
+              <w:t xml:space="preserve">2. Genetic Congres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751319v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked and pleiotropic QTL influencing carcass composition traits detected on porcine chromosome 7</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Détection de locus à effets quantitatifs pour les caractères de reproduction de la truie à l'aide de méthodes multi-caractères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalberto Rosendo Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, United Kingdom. pp.1 volume</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754973v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SNP detection project using one million reads from WGS libraries produced from one pig from seven different breeds.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Multivariate models applied to QTL detection for carcass composition on SSC7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genomes XV Conference, San Diego</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, California, France</w:t>
+              <w:t xml:space="preserve">EAAP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751166v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated high-resolution porcine RH map for genome assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Shimogiri</w:t>
+                <w:t xml:space="preserve">Recherche de QTL pour des caractères de production et de reproduction dans les populations porcines collectives Large White type femelle et Landrace Français à l'aide d'un dispositif grand-parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom T. Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Animal Genome meeting PAG XV, San Diego</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Inconnu, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">39. Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France. pp.1 volume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817177v1</w:t>
+                <w:t xml:space="preserve">hal-02751319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci for skatole and indole levels in Meishan x Large White F2 pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Identification of pig chromosomal regions under selection by a molecular whole genome scan analysis of the Taizumu Sinoeuropean synthetic line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Squires</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+                <w:t xml:space="preserve">G. Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755838v1</w:t>
+                <w:t xml:space="preserve">hal-02817168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution physical map of porcine chromosome 7 QTL region and comparative mapping of this region among vertebrate genomes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Detection of quantitative trait loci for skatole and indole levels in Meishan x Large White F2 pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Squires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Conference: Pig Genome I An overview of Cutting-edge Genomics with Emphasis on the Pig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lodi</w:t>
+              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752524v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution physical map of porcine chromosome 7 QTL region and comparative mapping of this region among vertebrate genomes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+                <w:t xml:space="preserve">Detection of novel quantitative trait loci responsible cutaneous melanoma by genome wide scan in the MELIM swine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qiang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genomes XIV Conference, San Diego</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, California</w:t>
+              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Belo Horizon, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752232v1</w:t>
+                <w:t xml:space="preserve">hal-02821715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing the pig genome using a BAC by BAC approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.E. Scott</w:t>
+                <w:t xml:space="preserve">High resolution physical map of porcine chromosome 7 QTL region and comparative mapping of this region among vertebrate genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Clark</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melanie Jones</w:t>
+                <w:t xml:space="preserve">M. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, August</w:t>
+              <w:t xml:space="preserve">COST Conference: Pig Genome I An overview of Cutting-edge Genomics with Emphasis on the Pig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lodi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754838v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de QTL influençant le taux de lipides intramusculaire dans une population F2 Duroc x Large White.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+                <w:t xml:space="preserve">High resolution physical map of porcine chromosome 7 QTL region and comparative mapping of this region among vertebrate genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genomes XIV Conference, San Diego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, California</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817266v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of novel quantitative trait loci responsible cutaneous melanoma by genome wide scan in the MELIM swine model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Qiang Du</w:t>
+                <w:t xml:space="preserve">Sequencing the pig genome using a BAC by BAC approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Humphray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francoise Créchet</w:t>
+                <w:t xml:space="preserve">B. Marron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Belo Horizon, Brazil</w:t>
+              <w:t xml:space="preserve">30th International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, August</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821715v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection of quantitative trait loci for response to an insulin challenge in Meishan x Large White F2 pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+                <w:t xml:space="preserve">Localisation de QTL influençant le taux de lipides intramusculaire dans une population F2 Duroc x Large White.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Annual meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalaya, Turkey</w:t>
+              <w:t xml:space="preserve">11èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755730v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide scan for novel QTLs of hereditary cutaneous malignant melanoma in the MeLiM swine model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+                <w:t xml:space="preserve">Détection of quantitative trait loci for response to an insulin challenge in Meishan x Large White F2 pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Conference: Pig Genome I An overview of Cutting-edge Genomics with Emphasis on the Pig</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lodi, Italy</w:t>
+              <w:t xml:space="preserve">57. Annual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalaya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753003v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a high resolution porcine RH map for sequence assembly</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Hiraiwa</w:t>
+                <w:t xml:space="preserve">A genome-wide scan for novel QTLs of hereditary cutaneous malignant melanoma in the MeLiM swine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qiang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genomes XIV Conference, January 14-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">COST Conference: Pig Genome I An overview of Cutting-edge Genomics with Emphasis on the Pig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lodi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817133v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci for sow reproduction traits using multivariate analyses.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Towards a high resolution porcine RH map for sequence assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roelofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hiraiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genomes XIV Conference, January 14-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817267v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution mapping of evolutionary breakpoints in pigs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of quantitative trait loci for sow reproduction traits using multivariate analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rosendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom T. Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Caritez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Colloquium on Animal Cytogenetics and Gene mapping, June 18-21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813597v1</w:t>
+                <w:t xml:space="preserve">hal-02817267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution comprehensive radiation hybrid maps of the porcine chromosome 2p and 9p compared with the human chromosome 11</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution mapping of evolutionary breakpoints in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genomes XIV Conference, January 14-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">17. European Colloquium on Animal Cytogenetics and Gene mapping, June 18-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817849v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of novel quantitative trait loci for hereditary cutaneous malignant melanoma in the MeLiM swine model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+                <w:t xml:space="preserve">High-resolution comprehensive radiation hybrid maps of the porcine chromosome 2p and 9p compared with the human chromosome 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Yasue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Eyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hiraiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shimogiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genomes XIV Conference, San Diego</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, California, United States</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genomes XIV Conference, January 14-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756979v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated BAC physical map of the pig genome and selection of the minimum tilepath.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Plumb</w:t>
+                <w:t xml:space="preserve">Detection of novel quantitative trait loci for hereditary cutaneous malignant melanoma in the MeLiM swine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qiang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant &amp; Animal Genomes XIV Conference, San Diego</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, California</w:t>
+              <w:t xml:space="preserve">, 2006, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753858v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for predisposing genes in the MeLiM pig model of hereditary cutaneous melanoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Qiang Du</w:t>
+                <w:t xml:space="preserve">An integrated BAC physical map of the pig genome and selection of the minimum tilepath.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Humphray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francoise Créchet</w:t>
+                <w:t xml:space="preserve">B. Marron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Plumb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Réunion mélanome Curie IGR - St Louis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genomes XIV Conference, San Diego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, California</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824467v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci for reproduction and production traits in Large White and French Landrace pig populations.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom T. Druet</w:t>
+                <w:t xml:space="preserve">Search for predisposing genes in the MeLiM pig model of hereditary cutaneous melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qiang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Troisième Réunion mélanome Curie IGR - St Louis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816661v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colocalization of quantitative trait loci for meat pH and differentially expressed genes in skeletal muscles in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Detection of quantitative trait loci for reproduction and production traits in Large White and French Landrace pig populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom T. Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754627v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IGF2-intron-G3072A substitution is not solely responsible for the growth and fatness QTL on the porcine chromosome 2.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+                <w:t xml:space="preserve">Colocalization of quantitative trait loci for meat pH and differentially expressed genes in skeletal muscles in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Glénisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816444v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of pig chromosomal regions under selection by a molecular whole genome scan analysis of the Taizumu Sinoeuropean synthetic line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">The IGF2-intron-G3072A substitution is not solely responsible for the growth and fatness QTL on the porcine chromosome 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Laval</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brazil, Brazil</w:t>
+              <w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817168v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchoring PERV integration loci on the human map</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exclusion of the SLA as candidate region and reduction of the position interval for the porcine chromosome 7 QTL affecting growth and fatness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swine in Biomedical Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Chicago, United States</w:t>
+              <w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production (EEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Uppsala, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829404v1</w:t>
+                <w:t xml:space="preserve">hal-02831923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de cartographie fine de QTL sur les chromosomes porcins 1, 2, 4 et 7 : résultats préliminaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Quantitative Trait Loci underlying hereditary cutaneous melanoma in the MeLiM swine model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qiang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Journées de la Recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">6th World Congress on Melanoma, September 6-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vancouver, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760833v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig QTL mapping research in France - Recent results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Anchoring PERV integration loci on the human map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanchang University Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nanchang, China</w:t>
+              <w:t xml:space="preserve">Swine in Biomedical Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364949v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated physical map of the porcine genome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Plumb</w:t>
+                <w:t xml:space="preserve">Programme de cartographie fine de QTL sur les chromosomes porcins 1, 2, 4 et 7 : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marcel Gogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genomes XIII Conference, San Diego</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, California</w:t>
+              <w:t xml:space="preserve">37èmes Journées de la Recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760473v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the MeLiM swine model to search for novel loci of hereditary cutaneous melanoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Créchet</w:t>
+                <w:t xml:space="preserve">An integrated physical map of the porcine genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Humphray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Beever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Plumb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swine in Biomedical Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Chicago, United States</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genomes XIII Conference, San Diego</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, California</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762861v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion of the SLA as candidate region and reduction of the position interval for the porcine chromosome 7 QTL affecting growth and fatness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Demars</w:t>
+                <w:t xml:space="preserve">Use of the MeLiM swine model to search for novel loci of hereditary cutaneous melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qiang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production (EEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Uppsala, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Swine in Biomedical Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831923v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Trait Loci underlying hereditary cutaneous melanoma in the MeLiM swine model.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pig QTL mapping research in France - Recent results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Melanoma, September 6-10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vancouver, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Nanchang University Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nanchang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828242v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of genetic and radiation hybrid maps of the pig: The second generation IMpRH maps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Rink</w:t>
+                <w:t xml:space="preserve">A comparative radiation hybrid map of SSC17 and human homologous chromosomes HSA 20, 8 and 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beattie</w:t>
+                <w:t xml:space="preserve">M.P. Karlskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gorodkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome Conference XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">29. International Conference on International Society of Animla Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829410v1</w:t>
+                <w:t xml:space="preserve">hal-02761544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken RH maps as a new tool for vertebrate comparative mapping at high resolution.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
+                <w:t xml:space="preserve">Anchoring the BAC porcine map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genomes XII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, San Diegpo - California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828804v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 5.5 Mb BAC/PAC contig of pig chromosome 6q21 and ist integration with existing RH, genetic and comparative maps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+                <w:t xml:space="preserve">Status of the chicken radiation hybrid map.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome Conference XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Inconnu, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">29th International Conference on International Society of Animla Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Tokyo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832648v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated physical map of the porcine genome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">RH mapping in pig to study evolutionary breakpoints between HSA7 and SSC3, 9 and 18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference on International Society of Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759083v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchoring the BAC porcine map</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A comparative porcine-human RH map for SSC2 focusing on synteny breakpoints with human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mompart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genomes XII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, San Diegpo - California, United States</w:t>
+              <w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760471v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RH mapping in pig to study evolutionary breakpoints between HSA7 and SSC3, 9 and 18</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Fine QTL mapping of pig QTL in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">France - Taiwan Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827995v1</w:t>
+                <w:t xml:space="preserve">hal-03364937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative porcine-human RH map for SSC2 focusing on synteny breakpoints with human</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Integration of genetic and radiation hybrid maps of the pig: The second generation IMpRH maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beattie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome Conference XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826042v1</w:t>
+                <w:t xml:space="preserve">hal-02829410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the chicken radiation hybrid map.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Chicken RH maps as a new tool for vertebrate comparative mapping at high resolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Bardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on International Society of Animla Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Tokyo</w:t>
+              <w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763055v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine QTL mapping of pig QTL in France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 5.5 Mb BAC/PAC contig of pig chromosome 6q21 and ist integration with existing RH, genetic and comparative maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tosso Peter Alfred Leeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martins-Wess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France - Taiwan Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Tainan, Taiwan</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome Conference XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Inconnu, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364937v1</w:t>
+                <w:t xml:space="preserve">hal-02832648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a high resolution physically-anchored human-pig comparative WG-RH map</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">An integrated physical map of the porcine genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.J. Hawken</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on International Society of Animla Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Tokyo</w:t>
+              <w:t xml:space="preserve">29. International Conference on International Society of Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761768v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide scan for the hereditary cutaneous melanoma in the MeLiM swine model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise Créchet</w:t>
+                <w:t xml:space="preserve">Construction of a high resolution physically-anchored human-pig comparative WG-RH map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Rogatcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Hawken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference on International Society of Animla Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">29th International Conference on International Society of Animla Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Tokyo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763753v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la détection de QTL à l'analyse des grandes fonctions : l'exemple du chromosome 7 porcin et de la composition corporelle.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">A genome-wide scan for the hereditary cutaneous melanoma in the MeLiM swine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qiang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Créchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de la Recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">29. International Conference on International Society of Animla Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761460v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la diversité de quelques races et lignées porcines françaises à l'aide de marqueurs génétiques dans le cadre d'un vaste projet européen.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la détection de QTL à l'analyse des grandes fonctions : l'exemple du chromosome 7 porcin et de la composition corporelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36èmes Journées de la Recherche porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763355v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New MoDAD marker sets to be used in diversity studies for the major farm animal species: recommendations of a joint ISAG/FAO working group.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Hanotte</w:t>
+                <w:t xml:space="preserve">Analyse de la diversité de quelques races et lignées porcines françaises à l'aide de marqueurs génétiques dans le cadre d'un vaste projet européen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th. International conference on animal genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Tockyo, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">36èmes Journées de la Recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829534v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative radiation hybrid map of SSC17 and human homologous chromosomes HSA 20, 8 and 4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+                <w:t xml:space="preserve">New MoDAD marker sets to be used in diversity studies for the major farm animal species: recommendations of a joint ISAG/FAO working group.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stuart-Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Karlskov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Mompart</w:t>
+                <w:t xml:space="preserve">E.G. Cothran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Gorodkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">O. Hanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Conference on International Society of Animla Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">29th. International conference on animal genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Tockyo, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761544v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration des cartes humaines et porcines : 623 nouveaux points d'homologie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of the IGF2 gene region and the HAL locus on body composition and meat quality in a F2 Piétrain x Large White population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon</w:t>
+              <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762328v1</w:t>
+                <w:t xml:space="preserve">hal-02830528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des nouvelles biotechnologies aux programmes d'amélioration génétique du porc.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Integration des cartes humaines et porcines : 623 nouveaux points d'homologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA; ITP, Feb 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764126v1</w:t>
+                <w:t xml:space="preserve">hal-02762328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une carte physique du génome du porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Bourgeaux</w:t>
+                <w:t xml:space="preserve">Apport des nouvelles biotechnologies aux programmes d'amélioration génétique du porc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hatey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Génomique des animaux d'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA; ITP, Feb 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829781v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la région du gène IGF2 et du gène halothane sur la composition corporelle et la qualité de la viande dans une population F2 Piétrain x Large White</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+                <w:t xml:space="preserve">Construction d'une carte physique du génome du porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francois Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées de la Recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Génomique des animaux d'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761771v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de régions du génome répondant à la sélection dans une lignée porcine sino-européenne : la Tai zumu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Genet</w:t>
+                <w:t xml:space="preserve">Effets de la région du gène IGF2 et du gène halothane sur la composition corporelle et la qualité de la viande dans une population F2 Piétrain x Large White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées de la Recherche porcine en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761479v1</w:t>
+                <w:t xml:space="preserve">hal-02761771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the IGF2 gene region and the HAL locus on body composition and meat quality in a F2 Piétrain x Large White population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+                <w:t xml:space="preserve">Identification de régions du génome répondant à la sélection dans une lignée porcine sino-européenne : la Tai zumu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54nd Annual Meeting of the European Association for Animal Production, Commission on Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Rome, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">35èmes Journées de la Recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830528v1</w:t>
+                <w:t xml:space="preserve">hal-02761479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation hybrid mapping of 22 loci containing endogenous retroviral sequences in the pig and characterization of the retroviral genomic flanking sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bourgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Claude Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Göttingen, Germany</w:t>
@@ -32481,103 +32485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a physical map along the porcine chromosome 7q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine C. Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bourgeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Claude Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Göttingen, Germany</w:t>
@@ -32606,51 +32610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined approaches at INRA to fine map QTL influencing growth, fatness and carcass composition traits in pig.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32895,51 +32899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Créchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Chalony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33007,77 +33011,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
@@ -33132,77 +33136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Göttingen</w:t>
@@ -33244,90 +33248,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of quantitative trait loci for intramuscular fat content and lipogenic enzyme activities in Meishan x Large White F2 pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33352,64 +33356,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using genomics to understand genetic variation in reproductive traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hatey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33447,77 +33451,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of quantitative trait loci for male and female traits in Meishan x Large White F2 pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ianucelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33555,64 +33559,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first generation EST radiation hybrid map of the porcine genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Santschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.E. Eyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33667,64 +33671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaccion sexo-QTL en el cromosoma 8 sobre caracteres de creciliento en porcino.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Quintanilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33756,359 +33760,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de locus à effets quantitatifs dans le croisement entre les races porcines Large White et Meishan : résultats et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Diversité génétique observée sur quelques races porcines européennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA - ITP, Feb 2000, Paris, France. pp.369-383</w:t>
+              <w:t xml:space="preserve">32èmes Journées de la Recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697757v1</w:t>
+                <w:t xml:space="preserve">hal-02771137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique observée sur quelques races porcines européennes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laval</w:t>
+                <w:t xml:space="preserve">Détection de locus à effets quantitatifs dans le croisement entre les races porcines Large White et Meishan : résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Yvonne M. Y. Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32èmes Journées de la Recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA - ITP, Feb 2000, Paris, France. pp.369-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771137v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RN gene involved in meat quality in pigs encodes a muscle specific isoform of a regulatory subunit of AMP-activated protein kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Tae Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Looft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t>
@@ -34137,90 +34141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a 12,000 rad radiation hybrid (RH) panel for the porcine genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Schook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34262,103 +34266,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution mapping of 148 type I markers in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t>
@@ -34387,103 +34391,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a highly accurate DNA-test for the RN gene in the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Looft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Tae Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">joint session of the EAAP commissions on pig production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Zurich, Switzerland</w:t>
@@ -34525,90 +34529,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional cloning of a major gene (RN) controlling glycogen content in pig skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Tae Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Looft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome VIII Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, San Diego, United States</w:t>
@@ -34637,51 +34641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of QTL involved in growth, backfat thickness and intramuscular fat content in pigs. Regional RH mapping in the QTL region identified on chromosome 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34689,51 +34693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t>
@@ -34756,2217 +34760,2217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a highly accurate DNA-test for the RN gene in the pig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exemple de cartographie fine : Le cas du gène RN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Iannucelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Looft</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+                <w:t xml:space="preserve">J.C. Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Zürich, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire du département génétique animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838494v1</w:t>
+                <w:t xml:space="preserve">hal-02769886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional cloning of a major locus controlling glycogen content in pig skeletal muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Wasungu</w:t>
+                <w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : résultats chez les bovins laitiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Sequencing and Biology, Cold Spring Harbor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02842442v1</w:t>
+                <w:t xml:space="preserve">hal-02771694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notion de gène candidat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Development of a highly accurate DNA-test for the RN gene in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Looft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Tae Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t>
+              <w:t xml:space="preserve">50. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Zürich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767880v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de gènes influençant les caractères d'importance économique en races bovines Prim'Holstein, Normande et Montbéliarde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remy Faugeras</w:t>
+                <w:t xml:space="preserve">Positional cloning of a major locus controlling glycogen content in pig skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Tae Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wasungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t>
+              <w:t xml:space="preserve">Genome Sequencing and Biology, Cold Spring Harbor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770127v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : résultats chez le porc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Notion de gène candidat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Département de génétique animale de l'INRA, "La génétique moléculaire et ses applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765727v1</w:t>
+                <w:t xml:space="preserve">hal-02767880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de la cartographie du génome du porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
+                <w:t xml:space="preserve">Détection de gènes influençant les caractères d'importance économique en races bovines Prim'Holstein, Normande et Montbéliarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Cap d Agde, France</w:t>
+              <w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765805v1</w:t>
+                <w:t xml:space="preserve">hal-02770127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple de cartographie fine : Le cas du gène RN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : résultats chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du département génétique animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Département de génétique animale de l'INRA, "La génétique moléculaire et ses applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769886v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche de QTL à l'aide de marqueurs : résultats chez les bovins laitiers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remy Faugeras</w:t>
+                <w:t xml:space="preserve">Etat des lieux de la cartographie du génome du porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t>
+              <w:t xml:space="preserve">, Jan 1999, Cap d Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771694v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current status of QTL detection in large white X Meishan crosses in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Mapping of quantitative Trait Loci (QTL)in F2 crosses between Meishan and Large White pig breeds in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude C. Chevalet</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World congress on genetics applied to livestock production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t>
+              <w:t xml:space="preserve">International conference on pig production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767506v1</w:t>
+                <w:t xml:space="preserve">hal-02769852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les locus à effets quantitatifs chez le porc : principaux résultats en France et dans le monde ; perspectives d'utilisation.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction of a whole genome radiation hybrid panel for high-resolution gene mapping in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Nucléus Biotechnologies et progrès génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Rennes</w:t>
+              <w:t xml:space="preserve">XXVI International Conference on Animal Genetics, Section C Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Auckland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765783v1</w:t>
+                <w:t xml:space="preserve">hal-02768999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of QTLs in F2 crosses between Meishan and Large White pig breeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Towards positional cloning of the RN gene in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Tae Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Woloszyn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Claude Caritez</w:t>
+                <w:t xml:space="preserve">S; Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wasungu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1998, Auckland, Australia</w:t>
+              <w:t xml:space="preserve">, Aug 1998, Auckland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771554v1</w:t>
+                <w:t xml:space="preserve">hal-02766609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a radiation hybrid map of porcine chromosome 13</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Flickinger</w:t>
+                <w:t xml:space="preserve">Current status of QTL detection in large white X Meishan crosses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Auckland</w:t>
+              <w:t xml:space="preserve">6. World congress on genetics applied to livestock production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768560v1</w:t>
+                <w:t xml:space="preserve">hal-02767506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of HSA21 genes in pig confirms ZOO-FISH results and uncovers apparent high recombination rates at SSC13 loci distal to PIT1</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Mapping of QTLs in F2 crosses between Meishan and Large White pig breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Claude Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1998, Auckland</w:t>
+              <w:t xml:space="preserve">, Aug 1998, Auckland, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765616v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a porcine radiation hybrid (RH) panel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les locus à effets quantitatifs chez le porc : principaux résultats en France et dans le monde ; perspectives d'utilisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Conference on Animal Genetics, Section C Gene Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Auckland</w:t>
+              <w:t xml:space="preserve">Forum Nucléus Biotechnologies et progrès génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Rennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771203v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de locus à effets quantitatifs dans le croisement entre les races porcines Large White et Meishan. Dispositif expérimental et premiers résultats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bourgeois</w:t>
+                <w:t xml:space="preserve">Generation of a radiation hybrid map of porcine chromosome 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Murtaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flickinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche Porcine, 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA; ITP, Feb 1998, Paris, France. pp.117-125</w:t>
+              <w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Auckland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694567v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of quantitative Trait Loci (QTL)in F2 crosses between Meishan and Large White pig breeds in France</w:t>
+                <w:t xml:space="preserve">Détection de locus à effets quantitatifs dans le croisement entre les races porcines Large White et Meishan. Dispositif expérimental et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on pig production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Beijing, China</w:t>
+              <w:t xml:space="preserve">Journées de la recherche Porcine, 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA; ITP, Feb 1998, Paris, France. pp.117-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769852v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a whole genome radiation hybrid panel for high-resolution gene mapping in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Mapping of HSA21 genes in pig confirms ZOO-FISH results and uncovers apparent high recombination rates at SSC13 loci distal to PIT1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.K. Tuggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sanchez-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cravens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Hawken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Conference on Animal Genetics, Section C Gene Mapping</w:t>
+              <w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Auckland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768999v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards positional cloning of the RN gene in the pig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Wasungu</w:t>
+                <w:t xml:space="preserve">Characterization of a porcine radiation hybrid (RH) panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hawken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Murtaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Flickinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W. Beattie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Conference on Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1998, Auckland, United States</w:t>
+              <w:t xml:space="preserve">XXVI International Conference on Animal Genetics, Section C Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Auckland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766609v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome 7 mapping of a quantitative trait locus for fat androstenone level in Meishan X Large White F2 entire male pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the EAAP Working group "Production and utilisation of meat from entire male pigs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Stockholm, Sweden</w:t>
@@ -36989,730 +36993,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the identification of RN gene involved in meat quality in pigs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Information on porcine somatic cell hybrid panel used for regional assignments, available on WWW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Conference of the International Society for Animal Genetics</w:t>
+              <w:t xml:space="preserve">25. Congrès international de génétique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767121v1</w:t>
+                <w:t xml:space="preserve">hal-02766627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un panel de marqueurs microsatellites utilisables sur séquenceur automatique pour détecter des QTL chez le porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping quantitative trait loci in a Meishan x large white F2 population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Amigues</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AIP génomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t>
+              <w:t xml:space="preserve">47. annual meeting of the european association for animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1996, Lillehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770441v1</w:t>
+                <w:t xml:space="preserve">hal-02771443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information on porcine somatic cell hybrid panel used for regional assignments, available on WWW</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Towards the identification of RN gene involved in meat quality in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t>
+              <w:t xml:space="preserve">25. Conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837408v1</w:t>
+                <w:t xml:space="preserve">hal-02767121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondences between human and porcine homologous chromosome segments using bidirectional chromosome painting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Mise au point d'un panel de marqueurs microsatellites utilisables sur séquenceur automatique pour détecter des QTL chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Milan</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Amigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire AIP génomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836984v1</w:t>
+                <w:t xml:space="preserve">hal-02770441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEMMA: A database to manage and automate microsatellite genotyping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Information on porcine somatic cell hybrid panel used for regional assignments, available on WWW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. San Cristobal-Gaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès international de génétique animale</w:t>
+              <w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767985v1</w:t>
+                <w:t xml:space="preserve">hal-02837408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping quantitative trait loci in a Meishan X Large White F2 population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Conference of the International Society for Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
@@ -37735,915 +37743,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation du gène RN sur le chromosome 15 du porc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Correspondences between human and porcine homologous chromosome segments using bidirectional chromosome painting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
+              <w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836878v1</w:t>
+                <w:t xml:space="preserve">hal-02836984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping in pig of genes involved in sexual differentiation: AMH, CYP19, DAX1, SF1, SOX2, SOX9 and WT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">GEMMA: A database to manage and automate microsatellite genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Arhainx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès International de Génétique Animale</w:t>
+              <w:t xml:space="preserve">25. Congrès international de génétique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766878v1</w:t>
+                <w:t xml:space="preserve">hal-02767985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte cytogénétique et cartographie comparée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Localisation du gène RN sur le chromosome 15 du porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cartographie du Génome et Fonction des Gènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1996, Tours, France</w:t>
+              <w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840066v1</w:t>
+                <w:t xml:space="preserve">hal-02836878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de QTL dans le croisement entre les races porcines Meishan et Large White</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Mapping in pig of genes involved in sexual differentiation: AMH, CYP19, DAX1, SF1, SOX2, SOX9 and WT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'AIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25. Congrès International de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838452v1</w:t>
+                <w:t xml:space="preserve">hal-02766878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondences between human and porcine homologous chromosome segments using bidirectional chromosome painting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carte cytogénétique et cartographie comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès international de génétique animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire Cartographie du Génome et Fonction des Gènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768663v1</w:t>
+                <w:t xml:space="preserve">hal-02840066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information on porcine somatic cell hybrid panel used for regional assignments, available on WWW</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">Recherche de QTL dans le croisement entre les races porcines Meishan et Large White</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès international de génétique animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'AIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766627v1</w:t>
+                <w:t xml:space="preserve">hal-02838452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping quantitative trait loci in a Meishan x large white F2 population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Correspondences between human and porcine homologous chromosome segments using bidirectional chromosome painting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. annual meeting of the european association for animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1996, Lillehammer, Norway</w:t>
+              <w:t xml:space="preserve">25. Congrès international de génétique animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771443v1</w:t>
+                <w:t xml:space="preserve">hal-02768663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique de la susceptibilité, à la tremblante ovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vu Tien Khang Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38711,103 +38715,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cartographie du genome porcin : etat present et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Journees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1995, Paris, France</w:t>
@@ -38836,1168 +38840,1168 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la cytogénétique pour la cartographie des animaux domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Techniques et Utilisations des Marqueurs Moléculaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02852177v1</w:t>
+                <w:t xml:space="preserve">hal-02777944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the establishment of connections between genetic and cytogenetic maps of the porcine genome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Heterologous amplification obtained on porcine DNA with 657 pairs of primers from Genethon's human microsatellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canthelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Galman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778165v1</w:t>
+                <w:t xml:space="preserve">hal-02773663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPD markers for the characterisation of ovine breeds.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation de la cytogénétique pour la cartographie des animaux domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Lahbib Mansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
+              <w:t xml:space="preserve">Colloque Techniques et Utilisations des Marqueurs Moléculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776570v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02852177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologous and heterologous painting in human and porcine species using probes prepared after PARM-PCR on flow sorted chromosomes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
+                <w:t xml:space="preserve">Contribution to the establishment of connections between genetic and cytogenetic maps of the porcine genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774360v1</w:t>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A swine chromosome 11-specific DNA library constructed after PARM-PCR amplification of flow sorted chromosomes and etablishment of a linkage map with 10(TG)n markers.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">RAPD markers for the characterisation of ovine breeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clouscard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02772011v1</w:t>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des marqueurs RAPD pour la caractérisation des races ovines.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Homologous and heterologous painting in human and porcine species using probes prepared after PARM-PCR on flow sorted chromosomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Yerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Techniques et Utilisations des Marqueurs Moléculaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Montpellier</w:t>
+              <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776940v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des marqueurs génétiques et cytogénétiques pour la carte du génome du porc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pinton</w:t>
+                <w:t xml:space="preserve">A swine chromosome 11-specific DNA library constructed after PARM-PCR amplification of flow sorted chromosomes and etablishment of a linkage map with 10(TG)n markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Techniques et Utilisations des Marqueurs Moléculaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Montpellier</w:t>
+              <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779168v1</w:t>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la cytogénétique pour la cartographie des animaux domestiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des marqueurs RAPD pour la caractérisation des races ovines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clouscard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gellin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1994, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Techniques et Utilisations des Marqueurs Moléculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Montpellier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777944v1</w:t>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterologous amplification obtained on porcine DNA with 657 pairs of primers from Genethon's human microsatellites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Canthelou</w:t>
+                <w:t xml:space="preserve">Des marqueurs génétiques et cytogénétiques pour la carte du génome du porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Galman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Robic</w:t>
+                <w:t xml:space="preserve">P. Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Prague</w:t>
+              <w:t xml:space="preserve">Colloque Techniques et Utilisations des Marqueurs Moléculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Montpellier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773663v1</w:t>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of somatic cell hybrids for gene mapping studies in the pig by chromosome painting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zijlstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Bosma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings, 8th North American Colloquium on Domestic Animal Cytogenetics and Gene Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Proceedings</w:t>
@@ -40026,103 +40030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of porcine (TG)n microsatellite sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Parrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Interlaken, France</w:t>
@@ -40151,90 +40155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definite characterization of porcine flow karyotype by chromosome painting after PARM-PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Frelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40308,103 +40312,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating low-pass genotyping strategies using PARSEC, a scalable and modular Nextflow pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
@@ -40427,1859 +40431,1859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
+                <w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Terzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">London Calling 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770637v1</w:t>
+                <w:t xml:space="preserve">hal-04638952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+                <w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Terzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lledo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jules Sabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London Calling 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638952v1</w:t>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major contribution to the bovine pangenome: whole genome sequences, SNPs, and structural variants of 154 bulls from 14 breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2024, San Diego, United States. 10, 2024</w:t>
+              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432803v1</w:t>
+                <w:t xml:space="preserve">hal-04432840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major contribution to the bovine pangenome: whole genome sequences, SNPs, and structural variants of 154 bulls from 14 breeds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Birbes</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Genome San Diego 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">, Jan 2024, San Diego, United States. 10, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432840v1</w:t>
+                <w:t xml:space="preserve">hal-04432803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new mutations in cattle by systemac whole genome resequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+                <w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Terzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Society of Animal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170956v1</w:t>
+                <w:t xml:space="preserve">hal-04212971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Search for new mutations in cattle by systemac whole genome resequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Boussaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Escouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grohs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">39th International Society of Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212971v1</w:t>
+                <w:t xml:space="preserve">hal-04170956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a maize line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreea Dréau</w:t>
+                <w:t xml:space="preserve">Avancées réalisées en métabarcoding et en métagénomique dans le cadre du projet SeqOccIn grâce au séquençage longs fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Orléans, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541379v1</w:t>
+                <w:t xml:space="preserve">hal-03776011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a maize line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId915" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788263v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Terzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of new methods for metagenomics analysis using PacBio HiFi sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
+                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ECCB2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541346v1</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results from Nanopore Q20+ sequencing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Suin</w:t>
+                <w:t xml:space="preserve">Implementation of new methods for metagenomics analysis using PacBio HiFi sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022 : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719401v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembly of 90 bovines genomes using PacBio CLR application comparison and optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
+                <w:t xml:space="preserve">Preliminary results from Nanopore Q20+ sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sabban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eden Darnige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2022 : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590746v1</w:t>
+                <w:t xml:space="preserve">hal-03719401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and limits of long read metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Meliá Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées réalisées en métabarcoding et en métagénomique dans le cadre du projet SeqOccIn grâce au séquençage longs fragments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">De novo assembly of 90 bovines genomes using PacBio CLR application comparison and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Dreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Orléans, France. , 2022</w:t>
+              <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776011v1</w:t>
+                <w:t xml:space="preserve">hal-04590746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a Maize line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t>
@@ -42334,64 +42338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42558,90 +42562,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of PacBio HiFi long reads for metagenomic whole genome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42677,359 +42681,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving microbial taxonomic profiling with long read technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId648" w:history="1">
+                <w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+              <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177058v1</w:t>
+                <w:t xml:space="preserve">hal-02947690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving microbial taxonomic profiling with long read technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t>
+              <w:t xml:space="preserve">JOBIM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947690v1</w:t>
+                <w:t xml:space="preserve">hal-03177058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genomic regions for high-resolution taxonomic profiling using long-read sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t>
@@ -43084,77 +43088,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Bouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. IFIP - Institut du Porc ; INRA, Journées de la Recherche Porcine en France, 44, 2012, Journees de la Recherche Porcine en France</w:t>
@@ -43183,103 +43187,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demonstration project of the EU DG XII biotechnology research programme: characterizing genetic variation in the European pig to facilitate the maintenance and exploitation of biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Alderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Y. Boscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Coudurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Davoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Annual meeting of the EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Zurich, Switzerland. 1 p., 1999</w:t>
@@ -43340,90 +43344,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing of PRKAG1 coding sequence and mapping of PRKAG1 and PRKAG2 relatively to porcine back fat thickness QTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Demeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43473,77 +43477,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole de PARM-PCR sur chromosomes tries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Yerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Gellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La PCR: un procede de replication in vitro.Premiere partie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Tec Doc, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43600,51 +43604,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43763,51 +43767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédaction Convention MULEFFALI - CASDAR CUNIPALM - INRA/CIFOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43883,51 +43887,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrovirus recombinants BLV : conception, production et proprietes biologiques. Interet pour la protection contre la leucose bovine enzootique et pour la transgenese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1991. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -44123,51 +44127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rousseau Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon Mercat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Thouly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu J. Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Y. Duan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beili B. Guo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-14-46" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grindflek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00979.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM7C337Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5338" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik-Jan Megens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-586" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00965.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P9TL9QR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Du" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Womack" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Owens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Elliott" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sayre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.11.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4VRD6L1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo-Ponce Rosendo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3989" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zelenika" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-585" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve F&#232;ve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-92" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-76" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thuillier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.7332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKCFGRJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Du" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9334-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKM68WXP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001722" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000531v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Ma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Duan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibing Huang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beili Guo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-159" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bolund" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Churcher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merete Fredholm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M. Groenen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-438" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665746v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. Ramos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P.M.A. Crooijmans" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel A. Affara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia J. Amaral" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006524" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661477v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00751.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGSNLR2W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00442389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245904" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211878v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.05.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H87HXH06-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661593v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ding" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01892.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663909v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-008-0036-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661500v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Qi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Qiao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01867.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656715v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002097" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yasue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hiraiwa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimogiri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193456v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qiang Du" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662738v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657188v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672307008701" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657881v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean J. Humphray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E. Scott" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clark" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Marron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bender" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665545v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-55" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Denis M" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661952v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Goujon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desurmont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peleman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heuven" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brugmans" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661326v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-13" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660011v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiuchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayashi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takano" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653875v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;. Mercat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legros" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655155v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joosten" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rattink" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655064v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Du" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Cui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654700v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rink" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roelofs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Priest" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Sharkey-Brockmeier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.843526x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673658v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2005.8391979x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678111v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Meyers" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Rogatcheva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Larkin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670629v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karlskov-Mortensen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Jorgensen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678063v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Murphy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Larkin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Everts-Van Der Wind" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Tesler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1111387" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670208v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alderson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Gandini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673982v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pomp" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rothschild" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Tuggle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675824v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Schook" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Beever" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Humphray" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langskill Archibald" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cfg.479" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682633v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bouchez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti222" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA5EC70711AAFE07A33FE7C9258CB4B231A51EC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671922v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez-Enciso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercad&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geldermann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cepica" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2005.83102289x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670446v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004046" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673942v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Callennec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669950v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673120v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678290v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pma Crooijmans" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-5-66" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677356v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbosa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671513v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670099v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681409v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schiez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673764v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682382v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonnet-Duperat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0005" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682033v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Berland" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brun-Baronnat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671158v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Geffrotin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Chalony" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques J. J. Leplat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670370v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681579v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cabau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karsenty" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670582v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barillot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675040v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davoli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zambonelli" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cagnazzo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674830v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Quintanilla" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2003.812385x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670513v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679052v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-002-3034-1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHSFZP18-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676384v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins-Wess" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rohrer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voss-Nemitz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dr&#246;gem&#252;ller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brenig" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680244v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Martins-Wess" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Dr&#246;gem&#252;ller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodja Vo&#946;-Nemitz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Brenig" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-4-20" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671887v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantegrel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673904v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Santschi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Eyer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hess" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681568v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delcros" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676136v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-34-2-193" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670063v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002009" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894407v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002003" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672551v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desautes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ansci/80.9.2276" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672550v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002026" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894278v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680468v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Tae Jeon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amarger" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2000.6495" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LXF5GM5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680970v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.W. Shi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez-Serano" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683255v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003350010286" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AB616636F8CC4BEAE0864A72B0DC433D61E8C69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894376v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001120" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672872v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-33-3-289" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673114v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697796v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Looft" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Paul" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Reinsch" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-32-3-321" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687972v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2000.13.HS.3842" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691854v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683681v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iannucelli" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M Groenen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894306v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Groenen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000113" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698595v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692990v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685086v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cerqueira" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894339v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Looft" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000122" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699229v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jeon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Looft" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.288.5469.1248" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689397v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant A. Walling" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Visscher" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Rothschild" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Wang" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/155.3.1369" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685801v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686305v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694307v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689982v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seroude" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wasungu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692871v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686808v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalias" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696710v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hawken" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murtaugh" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Flickinger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693350v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691313v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Alexander" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flickinger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Beattie" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692907v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Woloszyn" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695029v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parma" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694710v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goureau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687094v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cruzel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691899v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubut-Fontana" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697760v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. San Cristobal-Gaudy" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Tissier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693618v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bonnet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693397v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689433v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Giteau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navas" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698123v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Iannuccelli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Arhainx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692192v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683724v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686636v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688070v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691514v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694853v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1996.9.4.4063" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691531v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698408v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaiman" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703436v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frelat" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714649v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brown" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couperwhite" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Mcqueen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00293008" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XL2V0BN9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704116v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Parrou" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalens" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704821v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706097v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouscard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudry" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussaucy" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701631v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706615v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709784v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ban" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portetelle" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Altaner" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horion" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703746v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaput" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707469v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monteagudo" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701957v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707052v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lanneluc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709605v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Nicolas" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714081v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delouis" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gianquinto" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnerot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337201v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694228v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288847v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669286v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195854v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ech&#233;" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Iampietro" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grohs" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Capitan" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784846v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535368v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604152v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190243v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745652v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019125v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807175v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Burgaud" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193531v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ruzafa" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658819v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193530v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193444v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Q. Du" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753846v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753789v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754881v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Caro" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824041v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755308v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816869v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756552v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757454v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Donnadieu" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marty" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins Martins" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756949v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750578v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821618v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817572v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823920v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811574v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193351v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Teillaud" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753904v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816746v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750722v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo Ponce" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751986v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751319v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754973v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751166v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817177v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755838v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Squires" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752524v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752232v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754838v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Scott" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clark" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marron" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jones" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817266v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821715v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S. Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755730v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753003v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817133v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817267v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813597v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817849v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756979v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753858v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humphray" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clark" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plumb" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824467v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816661v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754627v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816444v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817168v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laval" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829404v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Save" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760833v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364949v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760473v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Clark" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plumb" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762861v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831923v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828242v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829410v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beattie" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828804v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832648v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosso Peter Alfred Leeb" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759083v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760471v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827995v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826042v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763055v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364937v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761768v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763753v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761460v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763355v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829534v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hoffmann" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Marsan" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart-Barker" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Cothran" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hanotte" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761544v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Karlskov" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorodkin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762328v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764126v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829781v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois Mah&#233;" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeaux" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761771v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761479v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830528v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760558v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760962v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763872v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828981v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russell" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plastow" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827787v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832895v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761778v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830496v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826558v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759591v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ianucelli" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762714v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Eyer" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Godfrey" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763620v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697757v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771137v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767947v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767127v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schook" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769097v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768782v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841291v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andersson" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838611v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838494v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842442v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767880v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770127v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765727v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765805v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769886v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771694v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767506v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765783v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771554v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Woloszyn" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768560v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765616v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez-Serrano" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cravens" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771203v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694567v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769852v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768999v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766609v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S; Paul" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768121v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767121v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770441v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837408v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836984v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767985v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768182v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836878v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766878v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840066v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838452v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768663v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766627v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771443v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776789v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777616v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popescu" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852177v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778165v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776570v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774360v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772011v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776940v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779168v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brigand" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777944v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773663v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canthelou" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galman" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776452v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zijlstra" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bosma" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Haan" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776634v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777307v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163312v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432803v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170956v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719401v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541316v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539396v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190241v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840062v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Boscher" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coudurier" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826668v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846193v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563066v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807573v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillou" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Labarthe" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845374v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sorin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulana Mughitz Naji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-026-01373-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05330359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-01012-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24477-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569226v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsaoran Silalahi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3092" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rohart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lascor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouffaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2259-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rousseau Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Iannuccelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Mercat-Gernigon Mercat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Thouly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu J. Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Y. Duan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beili B. Guo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-14-46" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Zelenika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-585" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grindflek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00979.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TM7C337Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757827v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rohart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5338" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646895v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik-Jan Megens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-586" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000464v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00965.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P9TL9QR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.Y. Du" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Womack" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Owens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Elliott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sayre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2011.11.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4VRD6L1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo-Ponce Rosendo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3989" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve F&#232;ve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-92" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205131v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cherel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-76" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thuillier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Renard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.7332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QKCFGRJP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourneuf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Du" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Cr&#233;chet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9334-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKM68WXP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001722" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. van Son" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02195.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2XBM220-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000531v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-12-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwu Ma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyu Duan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibing Huang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beili Guo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-159" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bolund" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Churcher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merete Fredholm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M. Groenen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-438" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661500v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Qi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ren" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Qiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01867.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. Ramos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P.M.A. Crooijmans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel A. Affara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia J. Amaral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006524" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2008.00751.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CGSNLR2W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00442389v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245904" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211878v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2008.05.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H87HXH06-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661593v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ding" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01892.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-008-0036-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656715v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2007035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo-Ponce" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002097" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656431v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Liu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yasue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hiraiwa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimogiri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lobjois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gl&#233;nisson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654558v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Denis M" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662738v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193456v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Qiang Du" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657188v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672307008701" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657881v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean J. Humphray" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E. Scott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clark" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Marron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bender" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-8-55" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661952v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Goujon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Favreau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desurmont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peleman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heuven" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brugmans" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660011v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiuchi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hayashi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-13" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653875v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;. Mercat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Legros" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655155v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Haley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Joosten" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rattink" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655064v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Du" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Cui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654700v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rink" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roelofs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Priest" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Sharkey-Brockmeier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Gogu&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.843526x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670446v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004046" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676387v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673658v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2005.8391979x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678111v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Meyers" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Rogatcheva" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Larkin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678063v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Murphy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Larkin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Everts-Van Der Wind" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Tesler" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1111387" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670629v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Karlskov-Mortensen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Jorgensen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670208v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alderson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Gandini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673982v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pomp" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rothschild" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Tuggle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671922v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Perez-Enciso" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercad&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geldermann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cepica" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2005.83102289x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675824v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Schook" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Beever" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogers" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Humphray" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langskill Archibald" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cfg.479" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682633v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bouchez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti222" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA5EC70711AAFE07A33FE7C9258CB4B231A51EC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673942v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berg" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670173v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Callennec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669950v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671513v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673120v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678290v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pma Crooijmans" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-5-66" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677356v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbosa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Urien" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670099v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681409v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schiez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673764v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682382v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ousova" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guyonnet-Duperat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0005" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682033v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Berland" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brun-Baronnat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671158v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Geffrotin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Chalony" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques J. J. Leplat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670370v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671887v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cantegrel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681579v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Cabau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karsenty" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670582v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barillot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675040v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davoli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zambonelli" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cagnazzo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674830v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Quintanilla" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2003.812385x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670513v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679052v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-002-3034-1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHSFZP18-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676384v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martins-Wess" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rohrer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voss-Nemitz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dr&#246;gem&#252;ller" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brenig" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680244v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Martins-Wess" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord Dr&#246;gem&#252;ller" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodja Vo&#946;-Nemitz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Brenig" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-4-20" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894278v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002026" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Santschi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Eyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hess" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681568v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delcros" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676136v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-34-2-193" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670063v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002009" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894407v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002003" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672551v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desautes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ansci/80.9.2276" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672550v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672872v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-33-3-289" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673114v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680468v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Tae Jeon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amarger" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.2000.6495" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LXF5GM5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680970v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.W. Shi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez-Serano" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683255v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Reynaud" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003350010286" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8AB616636F8CC4BEAE0864A72B0DC433D61E8C69/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894376v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Boscher" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001120" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694307v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697796v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Looft" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Paul" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Reinsch" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-32-3-321" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687972v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2000.13.HS.3842" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698595v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685086v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cerqueira" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Faugeras" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692990v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691854v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683681v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iannucelli" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M Groenen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894306v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Groenen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000113" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894339v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Looft" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000122" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699229v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jeon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Looft" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.288.5469.1248" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689397v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant A. Walling" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Visscher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max F. Rothschild" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Wang" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/155.3.1369" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685801v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686305v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hawken" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689982v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seroude" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wasungu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692871v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686808v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalias" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696710v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Hawken" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murtaugh" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Flickinger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691313v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Alexander" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flickinger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Beattie" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693350v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692907v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Woloszyn" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695029v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parma" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694710v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goureau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691531v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. San Cristobal-Gaudy" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698408v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaiman" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697760v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Tissier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693618v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bonnet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693397v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689433v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Giteau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Navas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687094v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cruzel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691899v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Echard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubut-Fontana" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698123v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Iannuccelli" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Arhainx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692192v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683724v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686636v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688070v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691514v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694853v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.1996.9.4.4063" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703436v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frelat" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704821v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Caritez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714649v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Brown" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couperwhite" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Mcqueen" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00293008" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-XL2V0BN9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704116v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Parrou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalens" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706097v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clouscard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudry" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dussaucy" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701631v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706615v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703746v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaput" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709784v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ban" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portetelle" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Altaner" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horion" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707469v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monteagudo" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701957v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707052v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lanneluc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709605v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Nicolas" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714081v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delouis" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L'Haridon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gianquinto" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnerot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337201v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694228v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288847v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669286v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195854v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ech&#233;" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Iampietro" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grohs" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Capitan" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723929v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784846v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535368v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604152v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190243v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745652v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Bouffaud" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019125v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807175v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Burgaud" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000087v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor L. Chaltiel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193531v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ruzafa" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658819v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193530v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193444v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Q. Du" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753846v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gandemer" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193351v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Teillaud" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Leplat" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753904v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753789v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754881v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Caro" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757454v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Donnadieu" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marty" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins Martins" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756949v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gruand" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824041v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755308v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816869v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756552v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750578v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821618v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817572v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823920v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811574v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754973v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751166v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossat" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817177v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816746v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750722v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Rosendo Ponce" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751986v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751319v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817168v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laval" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755838v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Squires" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821715v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S. Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752524v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752232v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754838v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Scott" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clark" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marron" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jones" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817266v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755730v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753003v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817133v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817267v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosendo" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813597v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817849v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756979v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753858v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Humphray" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scott" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clark" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plumb" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824467v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816661v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754627v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816444v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831923v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828242v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829404v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Save" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760833v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760473v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Clark" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Plumb" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762861v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364949v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761544v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Karlskov" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorodkin" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760471v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763055v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827995v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826042v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364937v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829410v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beattie" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828804v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832648v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosso Peter Alfred Leeb" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759083v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761768v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763753v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761460v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763355v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829534v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hoffmann" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Marsan" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stuart-Barker" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Cothran" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hanotte" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830528v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762328v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764126v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829781v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois Mah&#233;" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeaux" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761771v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761479v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760558v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760962v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763872v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828981v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russell" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plastow" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827787v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832895v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761778v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830496v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826558v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759591v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ianucelli" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762714v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Eyer" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Godfrey" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763620v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771137v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697757v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne M. Y. Boscher" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767947v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767127v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schook" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769097v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768782v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841291v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andersson" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838611v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769886v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771694v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeois" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838494v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842442v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767880v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770127v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765727v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765805v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769852v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768999v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766609v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S; Paul" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767506v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771554v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Woloszyn" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765783v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768560v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694567v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765616v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sanchez-Serrano" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cravens" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771203v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768121v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766627v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771443v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767121v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770441v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837408v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768182v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836984v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767985v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836878v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766878v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840066v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838452v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768663v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776789v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Poivey" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777616v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Popescu" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777944v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773663v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canthelou" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galman" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852177v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778165v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776570v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774360v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772011v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776940v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779168v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brigand" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776452v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zijlstra" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bosma" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Haan" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776634v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777307v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163312v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432840v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432803v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170956v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719401v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590746v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541316v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539396v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541224v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190241v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840062v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Boscher" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coudurier" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826668v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846193v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563066v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807573v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillou" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Labarthe" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845374v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>