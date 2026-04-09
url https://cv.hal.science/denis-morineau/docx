--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -171,9864 +171,9998 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration-driven organization of metabolites into NaDES-like assemblies in orthodox seeds</w:t>
+                <w:t xml:space="preserve">Ice-Induced Structural Reconfigurations in Nanoconfined Water-Glycerol Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Haddad</w:t>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delhaye</w:t>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëna Le Corvec</w:t>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 164, pp.144501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.71080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0328110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520344v1</w:t>
+                <w:t xml:space="preserve">hal-05556122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal Effect of Nanopore Surface Ionic Charge on the Dynamics of Confined Water</w:t>
+                <w:t xml:space="preserve">Dehydration-driven organization of metabolites into NaDES-like assemblies in orthodox seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+                <w:t xml:space="preserve">Youcef Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Lenz</w:t>
+                <w:t xml:space="preserve">Thomas Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Gries</w:t>
+                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia-Marie Meinert</w:t>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Maëna Le Corvec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.71080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227918v2</w:t>
+                <w:t xml:space="preserve">hal-05520344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colossal Effect of Nanopore Surface Ionic Charge on the Dynamics of Confined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+                <w:t xml:space="preserve">Philip Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Dupont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Stella Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia-Marie Meinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 163, pp.134506. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c04787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227895v2</w:t>
+                <w:t xml:space="preserve">hal-05227918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlining First-Order Reversal Curves Analysis of Molecular Magnetism Bistability Using a Calorimetric Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal, dielectric and electrochemical study of decanoic acidtetrabutylammonium chloride deep eutectic solvent Étude thermique, diélectrique et électrochimique du solvant eutectique profond acide décanoïquechlorure de tetrabutylammonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Plesca</w:t>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Enachescu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma18143413⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221717v1</w:t>
+                <w:t xml:space="preserve">hal-04794250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, dielectric and electrochemical study of decanoic acidtetrabutylammonium chloride deep eutectic solvent Étude thermique, diélectrique et électrochimique du solvant eutectique profond acide décanoïquechlorure de tetrabutylammonium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+                <w:t xml:space="preserve">Streamlining First-Order Reversal Curves Analysis of Molecular Magnetism Bistability Using a Calorimetric Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Plesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Enachescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Paquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
+                <w:t xml:space="preserve">Radu Tanasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lagrost</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alexandru Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (14), pp.3413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma18143413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794250v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient dielectric function dynamics driven by coherent phonons in Bismuth crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Boschetto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jeos/2024040⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163, pp.134506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0289812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732898v2</w:t>
+                <w:t xml:space="preserve">hal-05227895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ta/NiO subwavelength bilayer for wide gamut, strong interference structural color</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient dielectric function dynamics driven by coherent phonons in Bismuth crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Dubreuil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Davide Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-6528/ac59d0⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2024040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595811v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of type V menthol-thymol deep eutectic solvents: Do they reveal non-ideality?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 365, pp.120145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120145⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 349, pp.118488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741421v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamics of type V menthol-thymol deep eutectic solvents: Do they reveal non-ideality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire D'Hondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 349, pp.118488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118488⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 365, pp.120145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508811v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Water at Hydrophilic and Hydrophobic Interfaces: Raman Spectroscopy of Water Confined in Periodic Mesoporous (Organo)Silicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (7), pp.3520-3531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c09801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of water confined in mesopores with variable surface interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aicha Jani</w:t>
+                <w:t xml:space="preserve">Ta/NiO subwavelength bilayer for wide gamut, strong interference structural color</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Spenato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Busch</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Benedikt Mietner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Markus Appel</w:t>
+                <w:t xml:space="preserve">Philippe Giamarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0040705⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.035002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-6528/ac59d0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084464v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pore Surface Chemistry on the Rotational Dynamics of Nanoconfined Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Benedikt Mietner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (30), pp.16864-16874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03291961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decatungstate-based Ionic liquid exhibiting very low dielectric constant suitable for acting as solvent and catalyst for oxidation of organic substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of water confined in mesopores with variable surface interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Martinetto</w:t>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Pégot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
+                <w:t xml:space="preserve">Markus Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NJ01214B⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (9), pp.094505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231821v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Coupling between Ionic Conduction and Dipolar Relaxation in Deep Eutectic Solvents: Influence of Hydration and Glassy Dynamics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A decatungstate-based Ionic liquid exhibiting very low dielectric constant suitable for acting as solvent and catalyst for oxidation of organic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0050766⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (22), pp.9751-9755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NJ01214B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181732v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase behavior of aqueous solutions of ethaline deep eutectic solvent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">On the Coupling between Ionic Conduction and Dipolar Relaxation in Deep Eutectic Solvents: Influence of Hydration and Glassy Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (16), pp.164508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0050766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02498135v1</w:t>
+                <w:t xml:space="preserve">hal-03181732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension and Limits of Cryoscopy for Nanoconfined Solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical-tuning of the cooperativity of SC particles via the matrix crystallization and related size effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Pouessel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jerome Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Enachescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tanasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01564⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (21), pp.7067-7078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tc00067a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883916v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Heterogeneities in Liquid Mixtures Confined in Nanopores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Deep Eutectic Solvents Form Uniform Mixtures Beyond Molecular Microheterogeneities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Catrou</w:t>
+                <w:t xml:space="preserve">Lucie Percevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujeet Dutta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Thibaut Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Essafri</w:t>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124 (15), pp.3152-3162. </w:t>
+              <w:t xml:space="preserve">, 2020, 124 (41), pp.9126-9135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c01035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c06317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523643v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Deep Eutectic Solvents Form Uniform Mixtures Beyond Molecular Microheterogeneities?</w:t>
+                <w:t xml:space="preserve">Dynamic Heterogeneities in Liquid Mixtures Confined in Nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Percevault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Sohier</w:t>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Noirez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124 (41), pp.9126-9135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c06317⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 124 (15), pp.3152-3162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c01035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943072v1</w:t>
+                <w:t xml:space="preserve">hal-02523643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-tuning of the cooperativity of SC particles via the matrix crystallization and related size effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Phase behavior of aqueous solutions of ethaline deep eutectic solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (21), pp.7067-7078. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 304, pp.112701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0tc00067a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268406v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphase separation of a miscible binary liquid mixture under confinement at the nanoscale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extension and Limits of Cryoscopy for Nanoconfined Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41524-019-0179-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (14), pp.5763-5769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115632v1</w:t>
+                <w:t xml:space="preserve">hal-02883916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Environment Influence in Bistable Spin-Crossover Particles Using Magnetometric and Calorimetric First-Order Reverse Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tanasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Enachescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (15), pp.10120-10129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphingolipid Gel/Fluid Phase Transition Measurement by Integrated Resonance Probe Light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qingyue Li</w:t>
+                <w:t xml:space="preserve">Microphase separation of a miscible binary liquid mixture under confinement at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Garnier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-019-0179-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888242v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Sphingolipid Gel/Fluid Phase Transition Measurement by Integrated Resonance Probe Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vié</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 225, pp.41 - 48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572203v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More room for microphase separation: An extended study on binary liquids confined in SBA-15 cylindrical pores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+                <w:t xml:space="preserve">The disentangling of hysteretic spin transition, polymorphism and metastability in bistable thin films formed by sublimation of bis(scorpionate) Fe( II ) molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Iasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Noirez</w:t>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4972126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (42), pp.11067-11075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TC03276E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405997v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The disentangling of hysteretic spin transition, polymorphism and metastability in bistable thin films formed by sublimation of bis(scorpionate) Fe( II ) molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bellec</w:t>
+                <w:t xml:space="preserve">More room for microphase separation: An extended study on binary liquids confined in SBA-15 cylindrical pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Riviere</w:t>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TC03276E⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (2), pp.024501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4972126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625120v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and concentration fluctuations in alcohol–Toluene and alcohol-Cyclohexane binary liquids: A small angle neutron scattering study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+                <w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Noirez</w:t>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Morineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 218, pp.198-207. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 263, pp.707-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.02.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283902v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Phase Separation of Binary Liquids Confined in Cylindrical Pores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Microstructure and concentration fluctuations in alcohol–Toluene and alcohol-Cyclohexane binary liquids: A small angle neutron scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2016.02.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303306v1</w:t>
+                <w:t xml:space="preserve">hal-01283902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of binary gas adsorption in nanopores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Micro-Phase Separation of Binary Liquids Confined in Cylindrical Pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (35), pp.24361--24369. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (17), pp.9245-9252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp01587e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367211v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Glass Transitions of Microphase Separed Binary Liquids Confined in MCM-41</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics of binary gas adsorption in nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bulteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (20), pp.11049-11053. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (35), pp.24361--24369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b04596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cp01587e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314886v1</w:t>
+                <w:t xml:space="preserve">hal-01367211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution dielectric study reveals pore-size-dependent orientational order of a discotic liquid crystal confined in tubular nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Glass Transitions of Microphase Separed Binary Liquids Confined in MCM-41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Całus</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Yann Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (20), pp.11049-11053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b04596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174909v1</w:t>
+                <w:t xml:space="preserve">hal-01314886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the capillary condensation to the glass transition of a confined molecular liquid: Case of toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie–linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nancy Brodie–linder</w:t>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 407, pp.262-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discotic columnar liquid crystal studied in the bulk and nanoconfined states by molecular dynamics simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution dielectric study reveals pore-size-dependent orientational order of a discotic liquid crystal confined in tubular nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Całus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lech Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896052⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1), pp.012503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082685v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossover in structure and dynamics of a primary alcohol induced by hydrogen-bonds dilution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hennous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141, pp.204503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4902012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral ferric complexes of salicylaldehyde thiosemicarbazone ligands: An exceptional family of complexes exhibiting discontinuous spin transition behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Floquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kamel Boukheddaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.60 - 68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.poly.2014.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smectic C chevrons in nanocylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (20), pp.203106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4902354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermotropic orientational order of discotic liquid crystals in nanochannels: an optical polarimetry study and a Landau-de Gennes analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy V. Kityk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Calus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole V. Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (25), pp.4522-4534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4sm00211c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics of pyrene based discotic liquid crystals confined in nanopores probed by incoherent quasielastic neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makha Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (103), pp.59358-59369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4RA13032D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discotic columnar liquid crystal studied in the bulk and nanoconfined states by molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abdel Hamid</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Ndao Makha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (13), pp.134902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115670v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation Effects on Self-association and Segregation Processes in tert-Butanol - Aprotic Solvent Binary Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A. Moreac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854209v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;anomalous dielectric behavior of nanoconfined electrolytic solutions&amp;quot;. Reply to comment.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Solvation Effects on Self-association and Segregation Processes in tert-Butanol - Aprotic Solvent Binary Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.089801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp402380f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069721v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhu et al. Reply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Comment on &amp;quot;anomalous dielectric behavior of nanoconfined electrolytic solutions&amp;quot;. Reply to comment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Balannec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">B. Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 111, pp.089802. </w:t>
+              <w:t xml:space="preserve">, 2013, 111 (8), pp.089802/1--089802/2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.089802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.089801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856004v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement of Ter-Butanol Nanoclusters in Hydrophilic and Hydrophobic Silica Nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Zhu et al. Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivanne Hureau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Béatrice Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp404702j⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.089802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.089802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844538v1</w:t>
+                <w:t xml:space="preserve">hal-00856004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a discotic liquid crystal investigated by a combination of dielectric relaxation and specific heat spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinement of Ter-Butanol Nanoclusters in Hydrophilic and Hydrophobic Silica Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Krause</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2SM25610J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (29), pp.15203-15212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp404702j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908208v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the hindrance factor for the diffusion for nanoconfined ions: molecular dynamics simulations versus continuum-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haochen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Balannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 110 (11-12), pp.1107-1114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00268976.2011.645896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-bonded liquids confined in nanochannels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure and Phase Behavior of a Discotic Columnar Liquid Crystal Confined in Nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neutron News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10448632.2012.695715⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (35), pp.18990-18998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp303690q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908231v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Dielectric Behavior of Nanoconfined Electrolytic Solutions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">H-bonded liquids confined in nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.107801⟩</w:t>
+              <w:t xml:space="preserve">Neutron News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (3), pp.31-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10448632.2012.695715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878917v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Phase Behavior of a Discotic Columnar Liquid Crystal Confined in Nanochannels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous Dielectric Behavior of Nanoconfined Electrolytic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp303690q⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (107801), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.107801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734817v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute determination of the orientation order quality in a columnar discotic liquid crystal.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics of a discotic liquid crystal investigated by a combination of dielectric relaxation and specific heat spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huajie Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ndao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Frick</w:t>
+                <w:t xml:space="preserve">Andreas Wurm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.1517⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (43), pp.11115-11122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM25610J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072045v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-Gaussian dynamics of glycerol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Phase separation of a binary liquid in anodic aluminium oxide templates : a structural study by small angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11071-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/50/505102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00697059v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation of a binary liquid in anodic aluminium oxide templates : a structural study by small angle neutron scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Configurational temperature and local properties of the anisotropic Gay-Berne liquid crystal model: applications to the isotropic liquid/vapor interface and isotropic/nematic transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11071-2⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3), pp.034116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3516519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713739v1</w:t>
+                <w:t xml:space="preserve">hal-00711631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational temperature and local properties of the anisotropic Gay-Berne liquid crystal model: applications to the isotropic liquid/vapor interface and isotropic/nematic transition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Molecular simulations of confined liquids: An alternative to the grand canonical Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leita Hennous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 134 (3), pp.034116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3516519⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 134 (7), pp.074104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3554641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711631v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations of confined liquids: An alternative to the grand canonical Monte Carlo simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Hydrogen-Bond-Induced Supermolecular Assemblies in a Nanoconfined Tertiary Alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3554641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (36), pp.17761-17767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp205943p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607878v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Bond-Induced Supermolecular Assemblies in a Nanoconfined Tertiary Alcohol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">The non-Gaussian dynamics of glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp205943p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (50), pp.5102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/50/505102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713912v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Coarse Graining/All Atoms Force Field (CG/AA) from a Multiscale Optimization Method: An Application to the MCM-41 Mesoporous Silicates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absolute determination of the orientation order quality in a columnar discotic liquid crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct100169r⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1349, No pp. given. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477686v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Molecular Self-Association Survive in Nanochannels?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (7), pp.1155-1159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz100132d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective molecular reorientation of a calamitic liquid crystal (12CB) confined in alumina nanochannels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a Coarse Graining/All Atoms Force Field (CG/AA) from a Multiscale Optimization Method: An Application to the MCM-41 Mesoporous Silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011706⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (10), pp.3212-3222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct100169r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910967v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticality of an isotropic-to-smectic transition induced by anisotropic quenched disorder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy V Kityk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (3 Pt 1), pp.031703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.031703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of a Gay-Berne liquid crystal confined in cylindrical nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective molecular reorientation of a calamitic liquid crystal (12CB) confined in alumina nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy V Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Ji</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Démarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 130 (23), pp.234501-234501-9. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.011706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3148889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665948v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore dimensionality effects on the dynamics of a nanoconfined liquid-crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulation of nanoconfined glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.10.021⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (47), pp.11127-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b911859d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665641v1</w:t>
+                <w:t xml:space="preserve">hal-00665708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of nanoconfined glycerol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pore dimensionality effects on the dynamics of a nanoconfined liquid-crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 482 (4-6), pp.234-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b911859d⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00665708v1</w:t>
+                <w:t xml:space="preserve">hal-00665641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of glycerol and glycerol-trehalose bioprotectant solutions nanoconfined in porous silicon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of a Gay-Berne liquid crystal confined in cylindrical nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 131 (21), pp.214502. </w:t>
+              <w:t xml:space="preserve">, 2009, 130 (23), pp.234501-234501-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3147222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3148889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356033v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pore shape on the structure of a nanoconfined Gay-Berne liquid crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics of glycerol and glycerol-trehalose bioprotectant solutions nanoconfined in porous silicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2009.07.062⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (21), pp.214502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3147222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665772v1</w:t>
+                <w:t xml:space="preserve">hal-00356033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incoherent quasielastic neutron scattering study of molecular dynamics of 4-n-cyano-4'-octylbiphenyl</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of pore shape on the structure of a nanoconfined Gay-Berne liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b718003a⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 478 (4-6), pp.161-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CPLETT.2009.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271682v1</w:t>
+                <w:t xml:space="preserve">hal-00665772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich polymorphism of a rod-like liquid crystal (8CB) confined in two types of unidirectional nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Incoherent quasielastic neutron scattering study of molecular dynamics of 4-n-cyano-4'-octylbiphenyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Béziel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (3), pp.261-273. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (20), pp.2993-2999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10323-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b718003a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271680v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Characterization of molecular motions in biomolecular systems by elastic incoherent neutron scattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Magazù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Maisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Migliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018704⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (15), pp.155103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2989804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00136920v1</w:t>
+                <w:t xml:space="preserve">hal-00724547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of molecular motions in biomolecular systems by elastic incoherent neutron scattering.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Benedetto</w:t>
+                <w:t xml:space="preserve">Rich polymorphism of a rod-like liquid crystal (8CB) confined in two types of unidirectional nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2989804⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (3), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724547v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Paranematic-to-Nematic Ordering Transitions of Liquid Crystals in Tubular Silica Nanochannels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101, pp.187801. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6/7/8), pp.867-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.101.187801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724552v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between static short-range order and dynamic heterogeneities in a nanoconfined liquid crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Continuous Paranematic-to-Nematic Ordering Transitions of Liquid Crystals in Tubular Silica Nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vol.78 (Issue 4), pp.040701. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.187801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.040701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.101.187801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00426776v1</w:t>
+                <w:t xml:space="preserve">hal-00724552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Relation between static short-range order and dynamic heterogeneities in a nanoconfined liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol.78 (Issue 4), pp.040701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.040701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513762v1</w:t>
+                <w:t xml:space="preserve">hal-00426776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined into porous silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (3-5), pp.469-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00115194v1</w:t>
+                <w:t xml:space="preserve">hal-00513762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined in porous silicon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined into porous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175607v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram and glass transition of confined benzene</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular dynamics of a short range ordered smectic phase nanoconfined in porous silicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2435366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186877v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of anisotropic quenched disorder effects on a smectic liquid crystal confined in porous silicon.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Phase diagram and glass transition of confined benzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. D. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Loverdo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+                <w:t xml:space="preserve">G. Dosseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (39), pp.19735-19744</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013379v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial structure of an H-bonding liquid confined into silica nanopore with surface silanols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Evidence of anisotropic quenched disorder effects on a smectic liquid crystal confined in porous silicon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Loverdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (1), pp.011707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.011707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124780v1</w:t>
+                <w:t xml:space="preserve">hal-00013379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical properties of toluene and ortho-terphenyl confined in MCM-41 and SBA-15 mesoporous materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Interfacial structure of an H-bonding liquid confined into silica nanopore with surface silanols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30 (4), pp.365-373</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 317 (2-3), pp.236-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116837v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin transition with a large thermal hysteresis near room temperature in a water solvate of an iron(III) thiosemicarbazone complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical properties of toluene and ortho-terphenyl confined in MCM-41 and SBA-15 mesoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dosseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Floquet</w:t>
+                <w:t xml:space="preserve">N. Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Boillot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Boukheddaden</w:t>
+                <w:t xml:space="preserve">C. Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (4), pp.365-373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550926v1</w:t>
+                <w:t xml:space="preserve">hal-00116837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spin transition with a large thermal hysteresis near room temperature in a water solvate of an iron(III) thiosemicarbazone complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boukheddaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27 (2), pp.341-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b207516d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">THE EUROPEAN PHYSICAL JOURNAL E Confinement of molecular liquids: Consequences on thermodynamic, static and dynamical properties of benzene and toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Geil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12, pp.19 - 28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2003-10055-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10038,8167 +10172,8167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect Surface Chemistry on the Properties of Nanoconfined Water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Combined QENS and NMR Study of the Dynamics of the Deep Eutectic Solvent Ethaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559108v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined QENS and NMR Study of the Dynamics of the Deep Eutectic Solvent Ethaline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colossal Effect of Nanopore Surface Ionic Charge on the Dynamics of Confined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+                <w:t xml:space="preserve">Philip Lenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Lefort</w:t>
+                <w:t xml:space="preserve">Stella Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Sophia-Marie Meinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CMWS WATER DAYS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556049v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal Effect of Nanopore Surface Ionic Charge on the Dynamics of Confined Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effect Surface Chemistry on the Properties of Nanoconfined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWS WATER DAYS 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559131v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Pore Surface Chemistry: A Tool to Control Water Confinement Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolvATE2025: 8èmes rencontres scientifiques du GDR SolvATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and Thermodynamic Behavior of Water–THF Hydrates in Confined Mesoporous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Dynamics in Porous Materials: What can we learn from Quasielastic Neutron Scattering?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Water and aqueous solutions in nanopores – A view on confinement and cryoscopic effects. (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTER8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luís Mafra (Chair, University of Aveiro), Sep 2024, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Conference of Center for Molecular Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Huber, Jun 2024, Hambourg &amp; Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732595v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and aqueous solutions in nanopores – A view on confinement and cryoscopic effects. (Invited)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of Center for Molecular Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Huber, Jun 2024, Hambourg &amp; Online, Germany</w:t>
+              <w:t xml:space="preserve">Journées de la Diffusion Neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vanessa Coulet, Sep 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732516v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Diffusion Neutronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vanessa Coulet, Sep 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732570v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Proton Conductivity in Hydrated Sulfonated Porous Aromatic Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Senker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bettermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées de le Diffusion Neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V. Coulet, Sep 2024, Hyeres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842346v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Conductivity in Hydrated Sulfonated Porous Aromatic Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Water Dynamics in Porous Materials: What can we learn from Quasielastic Neutron Scattering?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bettermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Bettermann</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de le Diffusion Neutronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, V. Coulet, Sep 2024, Hyeres, France</w:t>
+              <w:t xml:space="preserve">SMARTER8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luís Mafra (Chair, University of Aveiro), Sep 2024, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732546v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structure and Dynamics of Water and Aqueous Solutions Confined in Nanoporous Matrices (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Congress on Ionic Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Discussion Meeting on Relaxations in Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Chiba, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048190v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Dynamics of Water and Aqueous Solutions Confined in Nanoporous Matrices (Invited)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Discussion Meeting on Relaxations in Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Chiba, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">9th International Congress on Ionic Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048220v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichens as a source of bio-inspiration for the development of green solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Legouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st International Congress and Annual Meeting of the Society-for-Medicinal-Plant-and-Natural-Product-Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0043-1773913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Confined in Nanopores with Modulated Pore Surface Chemistry (Invited)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Water confined in nanopores with axially modulated pore surface chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2FDN User meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">QENS-WINS 2022 - 14th Quasi-Elastic Neutron Scattering &amp; 9th Workshop on Inelastic Neutron Spectrometers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775318v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water confined in nanopores with axially modulated pore surface chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Views on confined fluids resulting from a 20-year collaboration with Bernhard Frick (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QENS-WINS 2022 - 14th Quasi-Elastic Neutron Scattering &amp; 9th Workshop on Inelastic Neutron Spectrometers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Dynamics in Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775349v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Views on confined fluids resulting from a 20-year collaboration with Bernhard Frick (Invited)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Water Confined in Nanopores with Modulated Pore Surface Chemistry (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Dynamics in Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2FDN User meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775357v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-sondes électromagnétiques résonantes pour le diagnostic et le suivi de la dynamique de transition de phase en physique: détection de processus de la matière molle et applications en agroalimentaire et en biologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les Journées de la Matière Condensée (JMC - 17ème)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes (en ligne), France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Plénières du GDR SolvATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274092v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Water Confined in Mesopores with Variable Surface Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Plénières du GDR SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775267v1</w:t>
+                <w:t xml:space="preserve">hal-03385973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Nanoconfined Aqueous Solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Water Confined in Mesopores with Variable Surface Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l’Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386009v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes Photoniques Résonantes pour le Diagnostic et le suivi Dynamiques de transitions de phases en physique : Processus de la matière molle en Agroalimentaire, cosmétique et Biologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of Nanoconfined Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2021 (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2021, Dijon, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249143v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Water Confined in Mesopores with Variable Surface Interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Appel</w:t>
+                <w:t xml:space="preserve">Sondes Photoniques Résonantes pour le Diagnostic et le suivi Dynamiques de transitions de phases en physique : Processus de la matière molle en Agroalimentaire, cosmétique et Biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l’Association Française de l'Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, online, France</w:t>
+              <w:t xml:space="preserve">Optique 2021 (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2021, Dijon, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386044v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Water Confined in Mesopores with Variable Surface Interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark Busch</w:t>
+                <w:t xml:space="preserve">Nano-sondes électromagnétiques résonantes pour le diagnostic et le suivi de la dynamique de transition de phase en physique: détection de processus de la matière molle et applications en agroalimentaire et en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Mietner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">les Journées de la Matière Condensée (JMC - 17ème)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385973v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic heterogeneities in liquid mixtures confined in nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Mietner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore2020 - 12th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online, China. pp.1302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Dynamics in Nanoporous Confinement: A Quasielastic Neutron Scattering Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Mietner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension and Limits of Cryoscopy for Nanoconfined Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Pouessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toluene/butanol binary solvents confined in periodic organosilicates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Toluene/Butanol Binary Solvents Confined in Periodic Organosilicates: New Insight From Neutron Diffraction Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Mietner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fröba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Martin-de-Londres, France</w:t>
+              <w:t xml:space="preserve">JNano19: Journées nanosciences 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368480v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toluene/Butanol Binary Solvents Confined in Periodic Organosilicates: New Insight From Neutron Diffraction Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Fröba</w:t>
+                <w:t xml:space="preserve">Sur les possibles détections et analyses de transitions de phases par sondes de lumière résonantes de substances actives en biologie, pharmacologie, agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNano19: Journées nanosciences 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368435v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary solvents in nanoporous confinement: how different are they?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les possibles détections et analyses de transitions de phases par sondes de lumière résonantes de substances actives en biologie, pharmacologie, agroalimentaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nanoconfined Liquids (Keynote Lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">SFNano C'Nano joint meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107967v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoconfined Liquids (Keynote Lecture)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of a new polyoxometalate-based ionic liquids in &amp;quot;green&amp;quot; catalytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cottyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano C'Nano joint meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole Doctorale MMIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED MMIB, Jun 2019, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368250v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a new polyoxometalate-based ionic liquids in &amp;quot;green&amp;quot; catalytic oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental assessment of the structural and dynamical homogeneity of DES at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole Doctorale MMIB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED MMIB, Jun 2019, Evry, France</w:t>
+              <w:t xml:space="preserve">Workshop DES-SolvATE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04422791v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toluene/Butanol Binary Solvents Confined in Periodic Organosilicates: New Insight From Neutron Diffraction Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Fröba</w:t>
+                <w:t xml:space="preserve">Application of a new polyoxometalate-based ionic liquids in &amp;quot;green&amp;quot; catalytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roch- Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GDR 2035 SolVATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Molécules, Matériaux, Instrumentation et Biosystèmes (2MIB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale 2MIB, Jun 2019, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368445v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a new polyoxometalate-based ionic liquids in &amp;quot;green&amp;quot; catalytic oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">Toluene/Butanol Binary Solvents Confined in Periodic Organosilicates: New Insight From Neutron Diffraction Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fröba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Molécules, Matériaux, Instrumentation et Biosystèmes (2MIB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale 2MIB, Jun 2019, Evry, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GDR 2035 SolVATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517242v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the structural and dynamical homogeneity of DES at the nanoscale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Toluene/butanol binary solvents confined in periodic organosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fröba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop DES-SolvATE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Martin-de-Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368483v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de transition de phase de lipides membranaires par l'utilisation de microrésonateurs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Core-shell ordered phase of binary solvents confined in mesopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714360v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell ordered phase of binary solvents confined in mesopores</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the non-uniform concentration profile of binary fluids confined in mesopores by neutron scattering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Solid-Liquid Interfaces. Challenging Molecular Aspects for Industrial Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368394v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncommon properties of binary solvents induced by nanoporous confinement”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Solvents in nanoconfined geometry: How different are they?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GDR 2035 SolVATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th Workshop on Solvation at interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368387v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the non-uniform concentration profile of binary fluids confined in mesopores by neutron scattering methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Noirez</w:t>
+                <w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-Liquid Interfaces. Challenging Molecular Aspects for Industrial Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368378v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645849v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvents in nanoconfined geometry: How different are they?”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Uncommon properties of binary solvents induced by nanoporous confinement”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Solvation at interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GDR 2035 SolVATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368404v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés physiques de mélanges liquides nanoconfinés (Keynote Lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645849v3</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés physiques de mélanges liquides nanoconfinés (Keynote Lecture)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Détection de transition de phase de lipides membranaires par l'utilisation de microrésonateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368225v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Revealing the micro-phase-separated state of binary fluids confined in nanocapillaries: Only neutron could do that!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644092v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the micro-phase-separated state of binary fluids confined in nanocapillaries: Only neutron could do that!</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+                <w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Carry Le Rouet, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576269v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer resonators for glucose sensing and milk sphingomyelin gel/fluid phase transition detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t>
+              <w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527933v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microphase separation and multiple glass transitions induced by nanoscale confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Glass-forming Liquids : will theory and experiment ever meet?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeroing in on the True Nature of Fluids within Nanocapillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Japan-France Workshop on Nanomaterials and 3rd WPI Workshop on Materials Science.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROPHASE SEPARATION OF BINARY LIQUIDS CONFINED IN CYLINDRICAL NANOPORES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Core-shell tubular structures of binary liquids confined in cylindrical nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th WORKSHOP NIMS – UR1 – CNRS – Saint Gobain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">8th International Conference on Porous Media &amp; Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576249v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et caractérisation des nanomatériaux : les méthodes emblématiques des nanosciences et nanotechnologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Major Science Fields tackled with Backscattering : On the confinement of liquids in mesoporous hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENCONTRES THEMATIQUES DE CHIMIE MICRO &amp; NANO-OBJETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">50 Years of Neutron Backscattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Munich, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576257v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell tubular structures of binary liquids confined in cylindrical nanopores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Production et caractérisation des nanomatériaux : les méthodes emblématiques des nanosciences et nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Porous Media &amp; Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">RENCONTRES THEMATIQUES DE CHIMIE MICRO &amp; NANO-OBJETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576246v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Science Fields tackled with Backscattering : On the confinement of liquids in mesoporous hosts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">MICROPHASE SEPARATION OF BINARY LIQUIDS CONFINED IN CYLINDRICAL NANOPORES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 Years of Neutron Backscattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Munich, France</w:t>
+              <w:t xml:space="preserve">6th WORKSHOP NIMS – UR1 – CNRS – Saint Gobain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576255v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of a confined liquid droplet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular ordering of glassforming binary liquids induced by nanoscale confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Structure and Dynamics of Confined and Interfacial Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214955v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular ordering of glassforming binary liquids induced by nanoscale confinement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of glassforming fluids and binary mixtures confined in prototypical mesostructured porous silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conference on Structure and Dynamlics of Confined and Interfacial Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260594v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of glassforming fluids and binary mixtures confined in prototypical mesostructured porous silicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the capillary condensation to the glass transition of a confined molecular liquid: Case of toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Structure and Dynamlics of Confined and Interfacial Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
+              <w:t xml:space="preserve">7th IDMRCS: Relaxations in Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.262-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148268v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the capillary condensation to the glass transition of a confined molecular liquid: Case of toluene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamics of nanoconfined molecular liquids - Keynote speaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IDMRCS: Relaxations in Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.262-269</w:t>
+              <w:t xml:space="preserve">QENS WINS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148273v1</w:t>
+                <w:t xml:space="preserve">hal-01148257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nanoconfined molecular liquids - Keynote speaker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Supramolecular ordering of glassforming binary liquids induced by nanoscale confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QENS WINS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Autrans, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter in Paris 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148257v1</w:t>
+                <w:t xml:space="preserve">hal-01260616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular ordering of glassforming binary liquids induced by nanoscale confinement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The fate of a confined liquid droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molinero Valeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter in Paris 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Structure and Dynamics of Confined and Interfacial Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260616v1</w:t>
+                <w:t xml:space="preserve">hal-01214955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic order of bulk and nanoconfined H-bonded binary liquid mixtures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscopic order and molecular dynamics of bulk and nanoconfined H-bonded binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Structure of disordered systems" opening celebration of the new 7C2 spectrometer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saclay, France</w:t>
+              <w:t xml:space="preserve">Worshop SupraNano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926794v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic order and molecular dynamics of bulk and nanoconfined H-bonded binary mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop SupraNano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Discussion Meeting on Relaxations in Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926788v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic order and molecular dynamics of bulk and nanoconfined H-bonded binary mixtures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesoscopic order of bulk and nanoconfined H-bonded binary liquid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Discussion Meeting on Relaxations in Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">"Structure of disordered systems" opening celebration of the new 7C2 spectrometer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876933v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics and illustrative cases of fluids confined in nanochannels studied by neutron and simulation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Annual Niels Bohr International Academy Workshop on Neutron Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of liquid crystals confined in nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">94th Canadian Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discotic and calamitic phases in nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SILS-SISN Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics of Fluids and Soft-matter Confined in Nanocapillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Japan-France Workshop on Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics of fluids confined in nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensing with channels - Summerschool</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluids in nanochannels: a shared space for neutron and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique Neutrons and simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Remuzat, France. pp.247 - 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confining a liquid down to the nanoscale : more of the same or new phenomena, Complex Dynamics of Fluids in Disordered and Crowed Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Centre Europeen de Calcul Atomique et Moleculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future directions in neutron science. Keynote speaker on disordered materials and liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILL-2020 Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Insights from neutrons and X-rays into the physics of nanoconfined systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Transparent Optical Networks - Mediterranean Winter (ICTON-MW'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées LLB-Soleil Confinement et nano-systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978502v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bioprotectant glassforming solutions confined in porous silicon nanocapillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRONTIER 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Fall Meeting 2008 (E-MRS Fall Meeting 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Varsovie, Poland. pp.E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670434v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from neutrons and X-rays into the physics of nanoconfined systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Soft matter and complex fluids in confined geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées LLB-Soleil Confinement et nano-systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">World Premier International Research Center : Advanced Institute for Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670543v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotectant glassforming solutions confined in porous silicon nanocapillaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Fall Meeting 2008 (E-MRS Fall Meeting 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Varsovie, Poland. pp.E</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Transparent Optical Networks - Mediterranean Winter (ICTON-MW'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355950v2</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft matter and complex fluids in confined geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Premier International Research Center : Advanced Institute for Materials Research</w:t>
+              <w:t xml:space="preserve">FRONTIER 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670552v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soft matter and complex fluids in confined geometry</w:t>
+                <w:t xml:space="preserve">Confined molecular liquids: how close to the bulk properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Dosseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Soft Matter (DSM 2008) Symposium, MRS Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Complex Systems: Andalo (Tento)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725450v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined molecular liquids: how close to the bulk properties?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Confined molecular liquids : how close to the bulk properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Complex Systems: Andalo (Tento)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Gordon Research Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662976v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined molecular liquids : how close to the bulk properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of soft matter and complex fluids in confined geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Holderness, United States</w:t>
+              <w:t xml:space="preserve">Dynamics of Soft Matter (DSM 2008) Symposium, MRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260305v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of 8CB confined into porous silicon probed by incoherent neutron backscattering experiments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moréac Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Béziel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Dynamics in Confinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00011-5⟩</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Trento, Italy. pp.469-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022838v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamics of 8CB confined into porous silicon probed by incoherent neutron backscattering experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Dynamics in Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Grenoble, France. pp.29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00011-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023736v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does the bottle matter?&amp;quot; Some special features of molecular fluids manipulated in channels of nanometer size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th Korea−France Conference on Functional Molecular Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18208,762 +18342,762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration of sillicate glasses using water: a multiscale simulation investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How Does Confinement Modulate Deep Eutectic Solvents Structure and Translational/Local Dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third São Carlos School of Glass and Glass-ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, São Carlos (SP), Brazil. pp.1, 2025</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374552v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Confinement Modulate Deep Eutectic Solvents Structure and Translational/Local Dynamics?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nanostructuration of sillicate glasses using water: a multiscale simulation investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalis Attou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Third São Carlos School of Glass and Glass-ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, São Carlos (SP), Brazil. pp.1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316518v2</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses, characterization and applications of new polyoxometalate-based ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la chimie durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a new polyoxometalate-based ionic liquid in &amp;quot;green&amp;quot; catalytic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cottyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie Organique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Gif-sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gif sur Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518508v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a new polyoxometalate-based ionic liquid in &amp;quot;green&amp;quot; catalytic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">M. Haouas</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roch- Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Gif sur Yvette, France. </w:t>
+              <w:t xml:space="preserve">Journées de Chimie Organique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423133v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses, characterization and applications of new polyoxometalate-based ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, La rochelle, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18973,349 +19107,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics in Confinement Probed by Neutron Scattering Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oleg Gang; Patrick Huber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter and Biomaterials on the NanoscaleThe WSPC Reference on Functional Nanomaterials — Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, World Scientific Publishing Co., pp.341-375, 2020, Soft Matter under Geometrical Confinement: From Fundamentals at Planar Surfaces and Interfaces to Functionalities of Nanoporous Materials, 978-981-121-795-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/11763-vol1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and Confinement Effects in Nano/Mesoporous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.367-409, 2012, Neutron Scattering Applications and Techniques, 978-1-4614-0727-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics of fluids confined in nanochannels: A shared space for neutrons and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrons and Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.247-262, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sfn/201112012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement de systèmes moléculaires et de fluides complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces, interfaces, milieux confinés par diffusion de neutrons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, Les Ulis, pp.141-158, 2007, Collection SFN 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sfn:2007011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19325,481 +19459,363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Zeroing in on the true nature of fluids within nanocapillaries »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Press release of the American Institute of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-Induced Structural Reconfigurations in Nanoconfined Water-Glycerol Mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+                <w:t xml:space="preserve">Simplifying the First Order Reversal Curves method for molecular magnets by using a calorimetric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Plesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Enachescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tanasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556122v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplifying the First Order Reversal Curves method for molecular magnets by using a calorimetric approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Stancu</w:t>
+                <w:t xml:space="preserve">Structure of liquid and glassy methanol confined in cylindrical pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongde Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morineau</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId444"/>
+      <w:footerReference w:type="default" r:id="rId445"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19867,51 +19883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D861D389"/>
+    <w:nsid w:val="2CB07D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20098,51 +20114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-morineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8784-3021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114653976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;na Le Corvec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71080" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Plesca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tanasa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Stancu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.368" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732898v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spenato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/ac59d0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741421v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D'Hondt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118488" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084464v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benedikt Mietner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040705" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benedikt Mietner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce P&#233;got" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01214B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050766" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sohier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112701" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883916v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malfait" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Pouessel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01564" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943072v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c06317" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc00067a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-019-0179-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02143863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00768" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdel Hamid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972126" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iasco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03276E" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.02.070" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01446" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04596" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ca&#322;us" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kityk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Borowik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012503" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie&#8211;linder" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.08.045" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerclier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndao Makha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966715v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.01.025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K52L4SPT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086741v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makha Ndao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902354" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Calus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole V. Cerclier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00211c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13032D" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069721v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balannec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.089801" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balannec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.089802" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Hureau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404702j" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908208v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krause" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajie Yin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wurm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25610J" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00835450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.645896" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908231v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2012.695715" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878917v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.107801" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734817v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303690q" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1517" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697059v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/50/505102" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713739v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11071-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55KC5TDF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711631v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516519" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Hennous" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554641" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713912v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205943p" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100169r" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659433v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz100132d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910967v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kityk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V Kityk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;marest" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011706" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659549v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Knorr" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.031703" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665948v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148889" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.021" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49WXHNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665708v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911859d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMWWHZTX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665772v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.07.062" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK9V5Z9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724547v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Magaz&#249;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Maisano" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Migliardo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Galli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedetto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2989804" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724552v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.101.187801" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186877v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Xia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loverdo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011707" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124780v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116837v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brodie-Linder" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Quellec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550926v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boillot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukheddaden" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207516d" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Geil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10055-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T21G9RDV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559108v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559131v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marescot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732516v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048190v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048220v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409924v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1773913" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048195v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775357v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775267v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03386009v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03386044v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedikt Mietner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03385973v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Mietner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076696v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076677v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076703v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368480v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fr&#246;ba" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368435v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368460v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107967v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368250v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422791v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martinetto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pegot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roch" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottyn" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368445v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch- Marchal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714360v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368394v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368387v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368378v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mhanna" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Abdel Hamid" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368404v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368225v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576269v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576261v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576272v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576249v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576257v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576246v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576255v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214955v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molinero Valeria" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260594v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148268v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148273v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01148257v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260616v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926788v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876933v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914592v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707176v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707167v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662161v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662162v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662203v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260288v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662169v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978502v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670434v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670543v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670552v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725450v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662976v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260305v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909187v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374552v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalis Attou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423109v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;got" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04518508v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423133v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423115v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896343v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/11763-vol1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911099v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708452v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112012" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675219v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn:2007011" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368333v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794233v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001284v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongde Xia" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-morineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8784-3021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114653976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;na Le Corvec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.368" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Plesca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tanasa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Stancu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732898v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118488" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741421v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D'Hondt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spenato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/ac59d0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benedikt Mietner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05502" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084464v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benedikt Mietner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040705" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce P&#233;got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01214B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050766" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc00067a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sohier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c06317" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malfait" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Pouessel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01564" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02143863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-019-0179-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iasco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03276E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdel Hamid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283902v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.02.070" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01446" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04596" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie&#8211;linder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.08.045" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ca&#322;us" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kityk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Borowik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012503" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.01.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K52L4SPT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makha Ndao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902354" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002397v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Calus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole V. Cerclier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00211c" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13032D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerclier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndao Makha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896052" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balannec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.089801" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856004v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balannec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.089802" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844538v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Hureau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404702j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00835450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.645896" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303690q" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2012.695715" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.107801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krause" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajie Yin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wurm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25610J" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11071-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55KC5TDF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711631v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516519" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Hennous" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554641" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713912v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205943p" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/50/505102" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072045v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1517" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659433v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz100132d" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100169r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659549v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V Kityk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Knorr" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.031703" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910967v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kityk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;marest" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011706" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665708v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911859d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMWWHZTX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665641v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.021" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49WXHNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148889" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665772v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.07.062" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK9V5Z9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724547v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Magaz&#249;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Maisano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Migliardo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Galli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedetto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2989804" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724552v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.101.187801" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186877v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Xia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013379v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loverdo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011707" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124780v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116837v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brodie-Linder" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Quellec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550926v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boillot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukheddaden" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207516d" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Geil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10055-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T21G9RDV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559131v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559108v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559066v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marescot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732516v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048220v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048190v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409924v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1773913" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048195v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775357v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775267v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03385973v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Mietner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03386044v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedikt Mietner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03386009v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076696v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076677v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076703v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368435v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fr&#246;ba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107967v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368460v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368250v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422791v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martinetto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pegot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottyn" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368483v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517242v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch- Marchal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368445v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368480v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368394v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368378v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mhanna" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Abdel Hamid" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368404v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368387v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368225v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714360v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576269v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576261v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576272v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576246v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576255v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576257v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576249v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148268v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148273v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01148257v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260616v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214955v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molinero Valeria" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926788v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876933v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914592v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707176v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707167v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662161v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662203v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260288v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662169v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670543v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670552v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978502v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670434v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662976v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260305v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725450v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909187v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374552v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalis Attou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423109v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;got" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423133v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04518508v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423115v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896343v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/11763-vol1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911099v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708452v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112012" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675219v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn:2007011" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368333v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794233v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001284v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongde Xia" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>