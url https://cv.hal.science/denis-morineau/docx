--- v1 (2026-04-09)
+++ v2 (2026-05-11)
@@ -607,291 +607,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, dielectric and electrochemical study of decanoic acidtetrabutylammonium chloride deep eutectic solvent Étude thermique, diélectrique et électrochimique du solvant eutectique profond acide décanoïquechlorure de tetrabutylammonium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Streamlining First-Order Reversal Curves Analysis of Molecular Magnetism Bistability Using a Calorimetric Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Paquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
+                <w:t xml:space="preserve">Diana Plesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+                <w:t xml:space="preserve">Cristian Enachescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tanasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.368⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (14), pp.3413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma18143413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794250v1</w:t>
+                <w:t xml:space="preserve">hal-05221717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlining First-Order Reversal Curves Analysis of Molecular Magnetism Bistability Using a Calorimetric Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Enachescu</w:t>
+                <w:t xml:space="preserve">Thermal, dielectric and electrochemical study of decanoic acidtetrabutylammonium chloride deep eutectic solvent Étude thermique, diélectrique et électrochimique du solvant eutectique profond acide décanoïquechlorure de tetrabutylammonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Tanasa</w:t>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Limanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Stancu</w:t>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (14), pp.3413. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma18143413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221717v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How special are the dynamics of deep eutectic solvents? A Look at the Prototypical Case of Ethaline</w:t>
               </w:r>
@@ -1096,758 +1096,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
+                <w:t xml:space="preserve">Ta/NiO subwavelength bilayer for wide gamut, strong interference structural color</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Malfait</w:t>
+                <w:t xml:space="preserve">David Spenato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Jani</w:t>
+                <w:t xml:space="preserve">Matthieu Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giamarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118488⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.035002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-6528/ac59d0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508811v1</w:t>
+                <w:t xml:space="preserve">hal-03595811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of type V menthol-thymol deep eutectic solvents: Do they reveal non-ideality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire D'Hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 365, pp.120145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.120145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Water at Hydrophilic and Hydrophobic Interfaces: Raman Spectroscopy of Water Confined in Periodic Mesoporous (Organo)Silicas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 349, pp.118488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c09801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03546845v1</w:t>
+                <w:t xml:space="preserve">hal-03508811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ta/NiO subwavelength bilayer for wide gamut, strong interference structural color</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of Water at Hydrophilic and Hydrophobic Interfaces: Raman Spectroscopy of Water Confined in Periodic Mesoporous (Organo)Silicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Spenato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jay</w:t>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Giamarchi</w:t>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (3), pp.035002. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (7), pp.3520-3531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2399-6528/ac59d0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c09801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595811v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Pore Surface Chemistry on the Rotational Dynamics of Nanoconfined Water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Dynamics of water confined in mesopores with variable surface interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Benedikt Mietner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Huber</w:t>
+                <w:t xml:space="preserve">Mark Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05502⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (9), pp.094505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291961v1</w:t>
+                <w:t xml:space="preserve">hal-03084464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of water confined in mesopores with variable surface interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Influence of Pore Surface Chemistry on the Rotational Dynamics of Nanoconfined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Appel</w:t>
+                <w:t xml:space="preserve">Jakob Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154 (9), pp.094505. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (30), pp.16864-16874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0040705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c05502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084464v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decatungstate-based Ionic liquid exhibiting very low dielectric constant suitable for acting as solvent and catalyst for oxidation of organic substrates</w:t>
               </w:r>
@@ -1967,64 +1967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Coupling between Ionic Conduction and Dipolar Relaxation in Deep Eutectic Solvents: Influence of Hydration and Glassy Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2065,888 +2065,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-tuning of the cooperativity of SC particles via the matrix crystallization and related size effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase behavior of aqueous solutions of ethaline deep eutectic solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Laisney</w:t>
+                <w:t xml:space="preserve">Thibaut Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0tc00067a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 304, pp.112701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268406v1</w:t>
+                <w:t xml:space="preserve">hal-02498135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Deep Eutectic Solvents Form Uniform Mixtures Beyond Molecular Microheterogeneities?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension and Limits of Cryoscopy for Nanoconfined Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Percevault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Alban Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c06317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (14), pp.5763-5769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943072v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Heterogeneities in Liquid Mixtures Confined in Nanopores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilham Essafri</w:t>
+                <w:t xml:space="preserve">Do Deep Eutectic Solvents Form Uniform Mixtures Beyond Molecular Microheterogeneities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Percevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 124 (15), pp.3152-3162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c01035⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 124 (41), pp.9126-9135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c06317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523643v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase behavior of aqueous solutions of ethaline deep eutectic solvent</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic Heterogeneities in Liquid Mixtures Confined in Nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 304, pp.112701. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (15), pp.3152-3162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c01035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498135v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension and Limits of Cryoscopy for Nanoconfined Solutions</w:t>
+                <w:t xml:space="preserve">Mechanical-tuning of the cooperativity of SC particles via the matrix crystallization and related size effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Malfait</w:t>
+                <w:t xml:space="preserve">Jerome Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Enachescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tanasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Pouessel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (14), pp.5763-5769. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (21), pp.7067-7078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0tc00067a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883916v1</w:t>
+                <w:t xml:space="preserve">hal-03268406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Environment Influence in Bistable Spin-Crossover Particles Using Magnetometric and Calorimetric First-Order Reverse Curves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Enachescu</w:t>
+                <w:t xml:space="preserve">Microphase separation of a miscible binary liquid mixture under confinement at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Essafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Laisney</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (15), pp.10120-10129. </w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41524-019-0179-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143863v1</w:t>
+                <w:t xml:space="preserve">hal-02115632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphase separation of a miscible binary liquid mixture under confinement at the nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilham Essafri</w:t>
+                <w:t xml:space="preserve">Unraveling the Environment Influence in Bistable Spin-Crossover Particles Using Magnetometric and Calorimetric First-Order Reverse Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tanasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Enachescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Stancu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), pp.42. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (15), pp.10120-10129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41524-019-0179-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115632v1</w:t>
+                <w:t xml:space="preserve">hal-02143863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingolipid Gel/Fluid Phase Transition Measurement by Integrated Resonance Probe Light</w:t>
               </w:r>
@@ -3051,485 +3051,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The disentangling of hysteretic spin transition, polymorphism and metastability in bistable thin films formed by sublimation of bis(scorpionate) Fe( II ) molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Iasco</w:t>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Riviere</w:t>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7TC03276E⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 263, pp.707-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625120v1</w:t>
+                <w:t xml:space="preserve">hal-01572203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More room for microphase separation: An extended study on binary liquids confined in SBA-15 cylindrical pores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+                <w:t xml:space="preserve">The disentangling of hysteretic spin transition, polymorphism and metastability in bistable thin films formed by sublimation of bis(scorpionate) Fe( II ) molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Iasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Noirez</w:t>
+                <w:t xml:space="preserve">Amandine Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4972126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (42), pp.11067-11075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TC03276E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405997v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+                <w:t xml:space="preserve">More room for microphase separation: An extended study on binary liquids confined in SBA-15 cylindrical pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 263, pp.707-717. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (2), pp.024501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.07.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4972126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572203v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and concentration fluctuations in alcohol–Toluene and alcohol-Cyclohexane binary liquids: A small angle neutron scattering study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3576,90 +3576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Phase Separation of Binary Liquids Confined in Cylindrical Pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3710,90 +3710,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of binary gas adsorption in nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3844,77 +3844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Glass Transitions of Microphase Separed Binary Liquids Confined in MCM-41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,1103 +3972,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the capillary condensation to the glass transition of a confined molecular liquid: Case of toluene</w:t>
+                <w:t xml:space="preserve">High-resolution dielectric study reveals pore-size-dependent orientational order of a discotic liquid crystal confined in tubular nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+                <w:t xml:space="preserve">Sylwia Całus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Brodie–linder</w:t>
+                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Borowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 407, pp.262-269. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1), pp.012503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.08.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095852v1</w:t>
+                <w:t xml:space="preserve">hal-01174909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution dielectric study reveals pore-size-dependent orientational order of a discotic liquid crystal confined in tubular nanopores</w:t>
+                <w:t xml:space="preserve">From the capillary condensation to the glass transition of a confined molecular liquid: Case of toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Całus</w:t>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
+                <w:t xml:space="preserve">Nancy Brodie–linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lech Borowik</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (1), pp.012503. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407, pp.262-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.012503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174909v1</w:t>
+                <w:t xml:space="preserve">hal-02095852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover in structure and dynamics of a primary alcohol induced by hydrogen-bonds dilution</w:t>
+                <w:t xml:space="preserve">Discotic columnar liquid crystal studied in the bulk and nanoconfined states by molecular dynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Hennous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndao Makha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 141, pp.204503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4902012⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 141 (13), pp.134902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121808v1</w:t>
+                <w:t xml:space="preserve">hal-01082685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral ferric complexes of salicylaldehyde thiosemicarbazone ligands: An exceptional family of complexes exhibiting discontinuous spin transition behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossover in structure and dynamics of a primary alcohol induced by hydrogen-bonds dilution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rivière</w:t>
+                <w:t xml:space="preserve">Leila Hennous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Boukheddaden</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 80, pp.60 - 68. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.204503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2014.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4902012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00966715v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectic C chevrons in nanocylinders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+                <w:t xml:space="preserve">Neutral ferric complexes of salicylaldehyde thiosemicarbazone ligands: An exceptional family of complexes exhibiting discontinuous spin transition behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Noirez</w:t>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makha Ndao</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamel Boukheddaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.60 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2014.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4902354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01086741v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic orientational order of discotic liquid crystals in nanochannels: an optical polarimetry study and a Landau-de Gennes analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Busch</w:t>
+                <w:t xml:space="preserve">Smectic C chevrons in nanocylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rau</w:t>
+                <w:t xml:space="preserve">Fabien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Calus</w:t>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (25), pp.4522-4534. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (20), pp.203106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm00211c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4902354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002397v1</w:t>
+                <w:t xml:space="preserve">hal-01086741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of pyrene based discotic liquid crystals confined in nanopores probed by incoherent quasielastic neutron scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Cerclier</w:t>
+                <w:t xml:space="preserve">Thermotropic orientational order of discotic liquid crystals in nanochannels: an optical polarimetry study and a Landau-de Gennes analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Daniel Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Calus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA13032D⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (25), pp.4522-4534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00211c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084195v1</w:t>
+                <w:t xml:space="preserve">hal-01002397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discotic columnar liquid crystal studied in the bulk and nanoconfined states by molecular dynamics simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics of pyrene based discotic liquid crystals confined in nanopores probed by incoherent quasielastic neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141 (13), pp.134902. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (103), pp.59358-59369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4896052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4RA13032D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082685v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvation Effects on Self-Association and Segregation Processes in tert -Butanol–Aprotic Solvent Binary Mixtures</w:t>
               </w:r>
@@ -5106,51 +5106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
@@ -5240,51 +5240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (35), pp.10221-10230. </w:t>
@@ -5335,51 +5335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;anomalous dielectric behavior of nanoconfined electrolytic solutions&amp;quot;. Reply to comment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,51 +5465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhu et al. Reply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5582,51 +5582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement of Ter-Butanol Nanoclusters in Hydrophilic and Hydrophobic Silica Nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanne Hureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5706,412 +5706,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the hindrance factor for the diffusion for nanoconfined ions: molecular dynamics simulations versus continuum-based models</w:t>
+                <w:t xml:space="preserve">Molecular dynamics of a discotic liquid crystal investigated by a combination of dielectric relaxation and specific heat spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haochen Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Balannec</w:t>
+                <w:t xml:space="preserve">Christina Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huajie Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2011.645896⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (43), pp.11115-11122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM25610J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835450v1</w:t>
+                <w:t xml:space="preserve">hal-00908208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Phase Behavior of a Discotic Columnar Liquid Crystal Confined in Nanochannels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of the hindrance factor for the diffusion for nanoconfined ions: molecular dynamics simulations versus continuum-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haochen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Szymczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Balannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (11-12), pp.1107-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2011.645896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp303690q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00734817v1</w:t>
+                <w:t xml:space="preserve">hal-00835450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-bonded liquids confined in nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutron News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (3), pp.31-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10448632.2012.695715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Dielectric Behavior of Nanoconfined Electrolytic Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haochen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Szymczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6129,988 +6129,988 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (107801), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.107801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics of a discotic liquid crystal investigated by a combination of dielectric relaxation and specific heat spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Structure and Phase Behavior of a Discotic Columnar Liquid Crystal Confined in Nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Wurm</w:t>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (43), pp.11115-11122. </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (35), pp.18990-18998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2SM25610J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp303690q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908208v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation of a binary liquid in anodic aluminium oxide templates : a structural study by small angle neutron scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute determination of the orientation order quality in a columnar discotic liquid crystal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+                <w:t xml:space="preserve">M. Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Corre</w:t>
+                <w:t xml:space="preserve">P. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhao</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11071-2⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1349, No pp. given. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.1517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713739v1</w:t>
+                <w:t xml:space="preserve">hal-01072045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational temperature and local properties of the anisotropic Gay-Berne liquid crystal model: applications to the isotropic liquid/vapor interface and isotropic/nematic transition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">The non-Gaussian dynamics of glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3516519⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (50), pp.5102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/50/505102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711631v1</w:t>
+                <w:t xml:space="preserve">hal-00697059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations of confined liquids: An alternative to the grand canonical Monte Carlo simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+                <w:t xml:space="preserve">Phase separation of a binary liquid in anodic aluminium oxide templates : a structural study by small angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3554641⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (7), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2011-11071-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607878v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-Bond-Induced Supermolecular Assemblies in a Nanoconfined Tertiary Alcohol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Configurational temperature and local properties of the anisotropic Gay-Berne liquid crystal model: applications to the isotropic liquid/vapor interface and isotropic/nematic transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp205943p⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3), pp.034116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3516519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713912v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-Gaussian dynamics of glycerol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
+                <w:t xml:space="preserve">Molecular simulations of confined liquids: An alternative to the grand canonical Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Frick</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leita Hennous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/50/505102⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (7), pp.074104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3554641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697059v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute determination of the orientation order quality in a columnar discotic liquid crystal.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen-Bond-Induced Supermolecular Assemblies in a Nanoconfined Tertiary Alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanne Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1349, No pp. given. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (36), pp.17761-17767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.1517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp205943p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072045v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Molecular Self-Association Survive in Nanochannels?</w:t>
               </w:r>
@@ -7187,90 +7187,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Coarse Graining/All Atoms Force Field (CG/AA) from a Multiscale Optimization Method: An Application to the MCM-41 Mesoporous Silicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (10), pp.3212-3222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7298,752 +7298,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criticality of an isotropic-to-smectic transition induced by anisotropic quenched disorder.</w:t>
+                <w:t xml:space="preserve">Collective molecular reorientation of a calamitic liquid crystal (12CB) confined in alumina nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I.V. Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andriy V Kityk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+                <w:t xml:space="preserve">Nathalie Démarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (3 Pt 1), pp.031703. </w:t>
+              <w:t xml:space="preserve">, 2010, 82, pp.011706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.031703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659549v1</w:t>
+                <w:t xml:space="preserve">hal-00910967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective molecular reorientation of a calamitic liquid crystal (12CB) confined in alumina nanochannels</w:t>
+                <w:t xml:space="preserve">Criticality of an isotropic-to-smectic transition induced by anisotropic quenched disorder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy V Kityk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.V. Kityk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andriy V Kityk</w:t>
+                <w:t xml:space="preserve">Klaus Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Démarest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jean</w:t>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.011706. </w:t>
+              <w:t xml:space="preserve">, 2010, 81 (3 Pt 1), pp.031703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.011706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.031703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910967v1</w:t>
+                <w:t xml:space="preserve">hal-00659549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of nanoconfined glycerol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of a Gay-Berne liquid crystal confined in cylindrical nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b911859d⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (23), pp.234501-234501-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3148889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665708v1</w:t>
+                <w:t xml:space="preserve">hal-00665948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore dimensionality effects on the dynamics of a nanoconfined liquid-crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 482 (4-6), pp.234-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of a Gay-Berne liquid crystal confined in cylindrical nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulation of nanoconfined glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (47), pp.11127-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b911859d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3148889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00665948v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics of glycerol and glycerol-trehalose bioprotectant solutions nanoconfined in porous silicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8262,51 +8262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (20), pp.2993-2999. </w:t>
@@ -8338,485 +8338,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of molecular motions in biomolecular systems by elastic incoherent neutron scattering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rich polymorphism of a rod-like liquid crystal (8CB) confined in two types of unidirectional nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Magazù</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antonio Benedetto</w:t>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2989804⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (3), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724547v1</w:t>
+                <w:t xml:space="preserve">hal-00271680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich polymorphism of a rod-like liquid crystal (8CB) confined in two types of unidirectional nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10323-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (6/7/8), pp.867-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271680v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding and translational diffusion of molecular phases confined into nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Characterization of molecular motions in biomolecular systems by elastic incoherent neutron scattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Magazù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Maisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Migliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (6/7/8), pp.867-884. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (15), pp.155103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2008.018704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2989804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136920v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Paranematic-to-Nematic Ordering Transitions of Liquid Crystals in Tubular Silica Nanochannels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy V. Kityk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Knorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8919,51 +8919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9200,51 +9200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
@@ -9334,51 +9334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126 (6), pp.064902. </w:t>
@@ -9563,64 +9563,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Loverdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Béziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (1), pp.011707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9775,51 +9775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10047,51 +10047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Geil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10180,402 +10180,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined QENS and NMR Study of the Dynamics of the Deep Eutectic Solvent Ethaline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+                <w:t xml:space="preserve">Effect Surface Chemistry on the Properties of Nanoconfined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556049v1</w:t>
+                <w:t xml:space="preserve">hal-05559108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal Effect of Nanopore Surface Ionic Charge on the Dynamics of Confined Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Combined QENS and NMR Study of the Dynamics of the Deep Eutectic Solvent Ethaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWS WATER DAYS 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559131v1</w:t>
+                <w:t xml:space="preserve">hal-05556049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect Surface Chemistry on the Properties of Nanoconfined Water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colossal Effect of Nanopore Surface Ionic Charge on the Dynamics of Confined Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Zanotti</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Lenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia-Marie Meinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIRES 2026 - Synergies in HIgh REsolution Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CMWS WATER DAYS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559108v1</w:t>
+                <w:t xml:space="preserve">hal-05559131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Pore Surface Chemistry: A Tool to Control Water Confinement Effect</w:t>
               </w:r>
@@ -10587,51 +10587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10788,237 +10788,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and aqueous solutions in nanopores – A view on confinement and cryoscopic effects. (Invited)</w:t>
+                <w:t xml:space="preserve">Water Dynamics in Porous Materials: What can we learn from Quasielastic Neutron Scattering?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bettermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of Center for Molecular Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Huber, Jun 2024, Hambourg &amp; Online, Germany</w:t>
+              <w:t xml:space="preserve">SMARTER8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luís Mafra (Chair, University of Aveiro), Sep 2024, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732516v1</w:t>
+                <w:t xml:space="preserve">hal-04732595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water and aqueous solutions in nanopores – A view on confinement and cryoscopic effects. (Invited)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Diffusion Neutronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vanessa Coulet, Sep 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">Conference of Center for Molecular Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Huber, Jun 2024, Hambourg &amp; Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732570v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11027,357 +11027,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Diffusion Neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vanessa Coulet, Sep 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842346v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Conductivity in Hydrated Sulfonated Porous Aromatic Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Eutectic Solvents: Properties Induced by Nanometric Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Mozhdehei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Bettermann</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de le Diffusion Neutronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, V. Coulet, Sep 2024, Hyeres, France</w:t>
+              <w:t xml:space="preserve">CNRS GDR Groupement de recherche SolvATE Solvatation : Avancées Théoriques et Expérimentales (Solvate 2024: 7th meeting of solvate network )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Francesca Ingrosso, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732546v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Dynamics in Porous Materials: What can we learn from Quasielastic Neutron Scattering?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton Conductivity in Hydrated Sulfonated Porous Aromatic Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Senker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bettermann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTER8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luís Mafra (Chair, University of Aveiro), Sep 2024, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journées de le Diffusion Neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V. Coulet, Sep 2024, Hyeres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732595v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Dynamics of Water and Aqueous Solutions Confined in Nanoporous Matrices (Invited)</w:t>
               </w:r>
@@ -11432,64 +11432,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11661,64 +11661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11750,1118 +11750,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water confined in nanopores with axially modulated pore surface chemistry</w:t>
+                <w:t xml:space="preserve">Water Confined in Nanopores with Modulated Pore Surface Chemistry (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QENS-WINS 2022 - 14th Quasi-Elastic Neutron Scattering &amp; 9th Workshop on Inelastic Neutron Spectrometers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">2FDN User meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775349v1</w:t>
+                <w:t xml:space="preserve">hal-03775318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Views on confined fluids resulting from a 20-year collaboration with Bernhard Frick (Invited)</w:t>
+                <w:t xml:space="preserve">Water confined in nanopores with axially modulated pore surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Dynamics in Confinement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">QENS-WINS 2022 - 14th Quasi-Elastic Neutron Scattering &amp; 9th Workshop on Inelastic Neutron Spectrometers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775357v1</w:t>
+                <w:t xml:space="preserve">hal-03775349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Confined in Nanopores with Modulated Pore Surface Chemistry (Invited)</w:t>
+                <w:t xml:space="preserve">Views on confined fluids resulting from a 20-year collaboration with Bernhard Frick (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2FDN User meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Dynamics in Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775318v1</w:t>
+                <w:t xml:space="preserve">hal-03775357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nano-sondes électromagnétiques résonantes pour le diagnostic et le suivi de la dynamique de transition de phase en physique: détection de processus de la matière molle et applications en agroalimentaire et en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Plénières du GDR SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">les Journées de la Matière Condensée (JMC - 17ème)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775267v1</w:t>
+                <w:t xml:space="preserve">hal-03274092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Water Confined in Mesopores with Variable Surface Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Confining deep eutectic solvents in nanopores: insight into thermodynamics and chemical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">4èmes Journées Plénières du GDR SolvATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385973v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Water Confined in Mesopores with Variable Surface Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ollivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l’Association Française de l'Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, online, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386044v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of Nanoconfined Aqueous Solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Water Confined in Mesopores with Variable Surface Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l’Association Française de l'Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386009v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes Photoniques Résonantes pour le Diagnostic et le suivi Dynamiques de transitions de phases en physique : Processus de la matière molle en Agroalimentaire, cosmétique et Biologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of Nanoconfined Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Pouessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique 2021 (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2021, Dijon, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249143v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-sondes électromagnétiques résonantes pour le diagnostic et le suivi de la dynamique de transition de phase en physique: détection de processus de la matière molle et applications en agroalimentaire et en biologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Sondes Photoniques Résonantes pour le Diagnostic et le suivi Dynamiques de transitions de phases en physique : Processus de la matière molle en Agroalimentaire, cosmétique et Biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Fabrice Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les Journées de la Matière Condensée (JMC - 17ème)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes (en ligne), France</w:t>
+              <w:t xml:space="preserve">Optique 2021 (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2021, Dijon, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274092v1</w:t>
+                <w:t xml:space="preserve">hal-03249143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic heterogeneities in liquid mixtures confined in nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Mietner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12903,103 +12903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Dynamics in Nanoporous Confinement: A Quasielastic Neutron Scattering Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Mietner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InterPore2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online, China</w:t>
@@ -13028,77 +13028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension and Limits of Cryoscopy for Nanoconfined Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Pouessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13130,346 +13130,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toluene/Butanol Binary Solvents Confined in Periodic Organosilicates: New Insight From Neutron Diffraction Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Toluene/butanol binary solvents confined in periodic organosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Mietner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fröba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNano19: Journées nanosciences 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Martin-de-Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368435v1</w:t>
+                <w:t xml:space="preserve">hal-02368480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les possibles détections et analyses de transitions de phases par sondes de lumière résonantes de substances actives en biologie, pharmacologie, agroalimentaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Toluene/Butanol Binary Solvents Confined in Periodic Organosilicates: New Insight From Neutron Diffraction Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fröba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">JNano19: Journées nanosciences 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107967v1</w:t>
+                <w:t xml:space="preserve">hal-02368435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary solvents in nanoporous confinement: how different are they?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13505,1411 +13505,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoconfined Liquids (Keynote Lecture)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur les possibles détections et analyses de transitions de phases par sondes de lumière résonantes de substances actives en biologie, pharmacologie, agroalimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano C'Nano joint meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368250v1</w:t>
+                <w:t xml:space="preserve">hal-02107967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a new polyoxometalate-based ionic liquids in &amp;quot;green&amp;quot; catalytic oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoconfined Liquids (Keynote Lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole Doctorale MMIB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ED MMIB, Jun 2019, Evry, France</w:t>
+              <w:t xml:space="preserve">SFNano C'Nano joint meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422791v1</w:t>
+                <w:t xml:space="preserve">hal-02368250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the structural and dynamical homogeneity of DES at the nanoscale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of a new polyoxometalate-based ionic liquids in &amp;quot;green&amp;quot; catalytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cottyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop DES-SolvATE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole Doctorale MMIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ED MMIB, Jun 2019, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368483v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a new polyoxometalate-based ionic liquids in &amp;quot;green&amp;quot; catalytic oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+                <w:t xml:space="preserve">Toluene/Butanol Binary Solvents Confined in Periodic Organosilicates: New Insight From Neutron Diffraction Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Mietner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fröba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Molécules, Matériaux, Instrumentation et Biosystèmes (2MIB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale 2MIB, Jun 2019, Evry, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GDR 2035 SolVATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517242v1</w:t>
+                <w:t xml:space="preserve">hal-02368445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toluene/Butanol Binary Solvents Confined in Periodic Organosilicates: New Insight From Neutron Diffraction Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Fröba</w:t>
+                <w:t xml:space="preserve">Application of a new polyoxometalate-based ionic liquids in &amp;quot;green&amp;quot; catalytic oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roch- Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GDR 2035 SolVATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Molécules, Matériaux, Instrumentation et Biosystèmes (2MIB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale 2MIB, Jun 2019, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368445v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toluene/butanol binary solvents confined in periodic organosilicates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of the structural and dynamical homogeneity of DES at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Martin-de-Londres, France</w:t>
+              <w:t xml:space="preserve">Workshop DES-SolvATE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368480v1</w:t>
+                <w:t xml:space="preserve">hal-02368483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell ordered phase of binary solvents confined in mesopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de transition de phase de lipides membranaires par l'utilisation de microrésonateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368394v1</w:t>
+                <w:t xml:space="preserve">hal-01714360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the non-uniform concentration profile of binary fluids confined in mesopores by neutron scattering methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Core-shell ordered phase of binary solvents confined in mesopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-Liquid Interfaces. Challenging Molecular Aspects for Industrial Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368378v1</w:t>
+                <w:t xml:space="preserve">hal-02368394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvents in nanoconfined geometry: How different are they?”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of the non-uniform concentration profile of binary fluids confined in mesopores by neutron scattering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop on Solvation at interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Solid-Liquid Interfaces. Challenging Molecular Aspects for Industrial Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368404v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solvents in nanoconfined geometry: How different are they?”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">10th Workshop on Solvation at interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645849v3</w:t>
+                <w:t xml:space="preserve">hal-02368404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncommon properties of binary solvents induced by nanoporous confinement”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the Detection of Lipids gel/fluid Phase Transition by Change of Scattering Light and Coupling Factor into Optical Microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GDR 2035 SolVATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">OPAL' 2018 - First International Conference on Optics, Photonics and Lasers proceeding, pp. 10-12,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368387v1</w:t>
+                <w:t xml:space="preserve">hal-01645849v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés physiques de mélanges liquides nanoconfinés (Keynote Lecture)</w:t>
+                <w:t xml:space="preserve">Uncommon properties of binary solvents induced by nanoporous confinement”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GDR 2035 SolVATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368225v1</w:t>
+                <w:t xml:space="preserve">hal-02368387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de transition de phase de lipides membranaires par l'utilisation de microrésonateurs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés physiques de mélanges liquides nanoconfinés (Keynote Lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714360v1</w:t>
+                <w:t xml:space="preserve">hal-02368225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the micro-phase-separated state of binary fluids confined in nanocapillaries: Only neutron could do that!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Diffusion Neutronique 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Carry Le Rouet, France</w:t>
@@ -14990,51 +14990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, St Petersbourg, Russia. pp.156</w:t>
@@ -15076,90 +15076,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la transition de phase gel / fluide de Sphingolipides par sonde de lumière résonante intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Scientifique du Département Matériaux Molécules de l'UBL (santé et environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
@@ -15320,1304 +15320,1304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-shell tubular structures of binary liquids confined in cylindrical nanopores</w:t>
+                <w:t xml:space="preserve">MICROPHASE SEPARATION OF BINARY LIQUIDS CONFINED IN CYLINDRICAL NANOPORES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Mhanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Porous Media &amp; Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">6th WORKSHOP NIMS – UR1 – CNRS – Saint Gobain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576246v1</w:t>
+                <w:t xml:space="preserve">hal-01576249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Science Fields tackled with Backscattering : On the confinement of liquids in mesoporous hosts</w:t>
+                <w:t xml:space="preserve">Production et caractérisation des nanomatériaux : les méthodes emblématiques des nanosciences et nanotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 Years of Neutron Backscattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Munich, France</w:t>
+              <w:t xml:space="preserve">RENCONTRES THEMATIQUES DE CHIMIE MICRO &amp; NANO-OBJETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576255v1</w:t>
+                <w:t xml:space="preserve">hal-01576257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et caractérisation des nanomatériaux : les méthodes emblématiques des nanosciences et nanotechnologies</w:t>
+                <w:t xml:space="preserve">Core-shell tubular structures of binary liquids confined in cylindrical nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENCONTRES THEMATIQUES DE CHIMIE MICRO &amp; NANO-OBJETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Porous Media &amp; Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576257v1</w:t>
+                <w:t xml:space="preserve">hal-01576246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROPHASE SEPARATION OF BINARY LIQUIDS CONFINED IN CYLINDRICAL NANOPORES</w:t>
+                <w:t xml:space="preserve">Major Science Fields tackled with Backscattering : On the confinement of liquids in mesoporous hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th WORKSHOP NIMS – UR1 – CNRS – Saint Gobain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">50 Years of Neutron Backscattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Munich, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576249v1</w:t>
+                <w:t xml:space="preserve">hal-01576255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular ordering of glassforming binary liquids induced by nanoscale confinement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The fate of a confined liquid droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molinero Valeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Structure and Dynamics of Confined and Interfacial Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260594v1</w:t>
+                <w:t xml:space="preserve">hal-01214955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of glassforming fluids and binary mixtures confined in prototypical mesostructured porous silicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular ordering of glassforming binary liquids induced by nanoscale confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Structure and Dynamlics of Confined and Interfacial Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148268v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the capillary condensation to the glass transition of a confined molecular liquid: Case of toluene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and dynamics of glassforming fluids and binary mixtures confined in prototypical mesostructured porous silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IDMRCS: Relaxations in Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.262-269</w:t>
+              <w:t xml:space="preserve">Conference on Structure and Dynamlics of Confined and Interfacial Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148273v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of nanoconfined molecular liquids - Keynote speaker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the capillary condensation to the glass transition of a confined molecular liquid: Case of toluene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QENS WINS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Autrans, France</w:t>
+              <w:t xml:space="preserve">7th IDMRCS: Relaxations in Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.262-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148257v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular ordering of glassforming binary liquids induced by nanoscale confinement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of nanoconfined molecular liquids - Keynote speaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter in Paris 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">QENS WINS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260616v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of a confined liquid droplet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular ordering of glassforming binary liquids induced by nanoscale confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdel Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Frick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Structure and Dynamics of Confined and Interfacial Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Oak Ridge, United States</w:t>
+              <w:t xml:space="preserve">Condensed Matter in Paris 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214955v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic order and molecular dynamics of bulk and nanoconfined H-bonded binary mixtures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesoscopic order of bulk and nanoconfined H-bonded binary liquid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Razzak Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Frick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop SupraNano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">"Structure of disordered systems" opening celebration of the new 7C2 spectrometer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926788v1</w:t>
+                <w:t xml:space="preserve">hal-00926794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic order and molecular dynamics of bulk and nanoconfined H-bonded binary mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Discussion Meeting on Relaxations in Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Worshop SupraNano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876933v1</w:t>
+                <w:t xml:space="preserve">hal-00926788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic order of bulk and nanoconfined H-bonded binary liquid mixtures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscopic order and molecular dynamics of bulk and nanoconfined H-bonded binary mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Structure of disordered systems" opening celebration of the new 7C2 spectrometer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Saclay, France</w:t>
+              <w:t xml:space="preserve">7th International Discussion Meeting on Relaxations in Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926794v1</w:t>
+                <w:t xml:space="preserve">hal-00876933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics and illustrative cases of fluids confined in nanochannels studied by neutron and simulation methods</w:t>
               </w:r>
@@ -17043,77 +17043,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Centre Europeen de Calcul Atomique et Moleculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
@@ -17205,1071 +17205,1071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from neutrons and X-rays into the physics of nanoconfined systems</w:t>
+                <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées LLB-Soleil Confinement et nano-systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Transparent Optical Networks - Mediterranean Winter (ICTON-MW'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670543v1</w:t>
+                <w:t xml:space="preserve">hal-00978502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotectant glassforming solutions confined in porous silicon nanocapillaries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Fall Meeting 2008 (E-MRS Fall Meeting 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Varsovie, Poland. pp.E</w:t>
+              <w:t xml:space="preserve">FRONTIER 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355950v2</w:t>
+                <w:t xml:space="preserve">hal-00670434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft matter and complex fluids in confined geometry</w:t>
+                <w:t xml:space="preserve">Insights from neutrons and X-rays into the physics of nanoconfined systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Premier International Research Center : Advanced Institute for Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Journées LLB-Soleil Confinement et nano-systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670552v1</w:t>
+                <w:t xml:space="preserve">hal-00670543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">Bioprotectant glassforming solutions confined in porous silicon nanocapillaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Chahine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Transparent Optical Networks - Mediterranean Winter (ICTON-MW'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Fall Meeting 2008 (E-MRS Fall Meeting 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Varsovie, Poland. pp.E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978502v1</w:t>
+                <w:t xml:space="preserve">hal-00355950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of liquid-crystal / porous silicon hybrid nanomaterials</w:t>
+                <w:t xml:space="preserve">Soft matter and complex fluids in confined geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRONTIER 2009</w:t>
+              <w:t xml:space="preserve">World Premier International Research Center : Advanced Institute for Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670434v1</w:t>
+                <w:t xml:space="preserve">hal-00670552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined molecular liquids: how close to the bulk properties?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of soft matter and complex fluids in confined geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Complex Systems: Andalo (Tento)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Dynamics of Soft Matter (DSM 2008) Symposium, MRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662976v1</w:t>
+                <w:t xml:space="preserve">hal-00725450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined molecular liquids : how close to the bulk properties</w:t>
+                <w:t xml:space="preserve">Confined molecular liquids: how close to the bulk properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberte Dosseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Holderness, United States</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Complex Systems: Andalo (Tento)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260305v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of soft matter and complex fluids in confined geometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Confined molecular liquids : how close to the bulk properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Alba-Simionesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Brodie-Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberte Dosseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Soft Matter (DSM 2008) Symposium, MRS Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">Gordon Research Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725450v1</w:t>
+                <w:t xml:space="preserve">hal-01260305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of 8CB confined into porous silicon probed by incoherent neutron backscattering experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Béziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Dynamics in Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Grenoble, France. pp.29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00011-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023736v1</w:t>
+                <w:t xml:space="preserve">hal-00022838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of 8CB confined into porous silicon probed by incoherent neutron backscattering experiments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and relaxation processes of an anisotropic molecular fluid confined into 1D nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moréac Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Dynamics in Confinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00011-5⟩</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Disordered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Trento, Italy. pp.469-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600949614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022838v1</w:t>
+                <w:t xml:space="preserve">hal-00023736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does the bottle matter?&amp;quot; Some special features of molecular fluids manipulated in channels of nanometer size</w:t>
               </w:r>
@@ -18350,342 +18350,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Confinement Modulate Deep Eutectic Solvents Structure and Translational/Local Dynamics?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
+                <w:t xml:space="preserve">Nanostructuration of sillicate glasses using water: a multiscale simulation investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalis Attou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Third São Carlos School of Glass and Glass-ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, São Carlos (SP), Brazil. pp.1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316518v2</w:t>
+                <w:t xml:space="preserve">hal-05374552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration of sillicate glasses using water: a multiscale simulation investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
+                <w:t xml:space="preserve">How Does Confinement Modulate Deep Eutectic Solvents Structure and Translational/Local Dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nadim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Mozhdehei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third São Carlos School of Glass and Glass-ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, São Carlos (SP), Brazil. pp.1, 2025</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374552v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses, characterization and applications of new polyoxometalate-based ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la chimie durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France. </w:t>
@@ -18714,353 +18714,353 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a new polyoxometalate-based ionic liquid in &amp;quot;green&amp;quot; catalytic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">M. Haouas</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Pegot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roch- Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Cottyn Boitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Gif sur Yvette, France. </w:t>
+              <w:t xml:space="preserve">Journées de Chimie Organique 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423133v1</w:t>
+                <w:t xml:space="preserve">hal-04518508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a new polyoxometalate-based ionic liquid in &amp;quot;green&amp;quot; catalytic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haouas</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pégot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cottyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie Organique 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Gif-sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gif sur Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518508v1</w:t>
+                <w:t xml:space="preserve">hal-04423133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses, characterization and applications of new polyoxometalate-based ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pégot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cottyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, La rochelle, France. </w:t>
@@ -19574,90 +19574,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplifying the First Order Reversal Curves method for molecular magnets by using a calorimetric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Plesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Enachescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tanasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Stancu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19883,51 +19883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CB07D2B"/>
+    <w:nsid w:val="B8BFC172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20114,51 +20114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-morineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8784-3021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114653976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;na Le Corvec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.368" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Plesca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tanasa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Stancu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732898v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118488" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741421v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D'Hondt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120145" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spenato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/ac59d0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benedikt Mietner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05502" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084464v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benedikt Mietner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040705" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce P&#233;got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01214B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050766" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268406v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc00067a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sohier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c06317" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malfait" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Pouessel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01564" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02143863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-019-0179-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iasco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03276E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdel Hamid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972126" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283902v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.02.070" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01446" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04596" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie&#8211;linder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.08.045" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174909v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ca&#322;us" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kityk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Borowik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012503" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121808v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966715v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.01.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K52L4SPT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makha Ndao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902354" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002397v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Calus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole V. Cerclier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00211c" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13032D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerclier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndao Makha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896052" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balannec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.089801" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856004v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balannec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.089802" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844538v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Hureau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404702j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00835450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.645896" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303690q" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2012.695715" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.107801" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908208v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krause" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajie Yin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wurm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25610J" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11071-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55KC5TDF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711631v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516519" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607878v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Hennous" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554641" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713912v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205943p" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/50/505102" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072045v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1517" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659433v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz100132d" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100169r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659549v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V Kityk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Knorr" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.031703" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910967v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kityk" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;marest" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011706" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665708v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911859d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMWWHZTX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665641v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.021" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49WXHNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148889" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665772v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.07.062" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK9V5Z9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724547v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Magaz&#249;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Maisano" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Migliardo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Galli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedetto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2989804" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724552v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.101.187801" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186877v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Xia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013379v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loverdo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011707" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124780v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116837v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brodie-Linder" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Quellec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550926v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boillot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukheddaden" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207516d" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Geil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10055-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T21G9RDV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559131v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559108v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559066v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marescot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732516v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048220v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048190v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409924v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1773913" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048195v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775357v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775267v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03385973v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Mietner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03386044v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedikt Mietner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03386009v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076696v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076677v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076703v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368435v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fr&#246;ba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107967v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368460v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368250v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422791v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martinetto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pegot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottyn" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368483v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517242v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch- Marchal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368445v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368480v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368394v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368378v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mhanna" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Abdel Hamid" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368404v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368387v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368225v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714360v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576269v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576261v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576272v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576246v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576255v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576257v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576249v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260594v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148268v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148273v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01148257v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260616v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214955v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molinero Valeria" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926788v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876933v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914592v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707176v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707167v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662161v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662203v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260288v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662169v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670543v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670552v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978502v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670434v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662976v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260305v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725450v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909187v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374552v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalis Attou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423109v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;got" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423133v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04518508v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423115v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896343v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/11763-vol1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911099v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708452v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112012" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675219v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn:2007011" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368333v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794233v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001284v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongde Xia" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-morineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8784-3021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114653976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556122v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nadim Kamar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Mozhdehei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Alba-Simionesco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0328110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;na Le Corvec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227918v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lenz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Gries" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia-Marie Meinert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c04787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221717v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Plesca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Enachescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tanasa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Stancu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paquin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.368" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227895v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732898v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Boschetto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2024040" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Spenato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/ac59d0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741421v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire D'Hondt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.120145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118488" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546845v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c09801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084464v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benedikt Mietner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Appel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040705" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benedikt Mietner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05502" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Martinetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce P&#233;got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haouas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01214B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050766" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498135v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sohier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Malfait" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Pouessel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01564" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Percevault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noirez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c06317" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Essafri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c01035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laisney" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Riviere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc00067a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-019-0179-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02143863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laisney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00768" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888242v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625120v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Iasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bellec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC03276E" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdel Hamid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972126" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283902v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2016.02.070" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01446" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04596" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ca&#322;us" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kityk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Borowik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.012503" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie&#8211;linder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.08.045" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerclier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndao Makha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hennous" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966715v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2014.01.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K52L4SPT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makha Ndao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cerclier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902354" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Calus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole V. Cerclier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00211c" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA13032D" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdel Hamid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp402380f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Razzak Abdelhamid" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Szymczyk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balannec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.089801" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856004v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Balannec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.089802" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844538v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanne Hureau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Renou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404702j" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krause" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajie Yin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wurm" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25610J" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00835450v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haochen Zhu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2011.645896" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2012.695715" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878917v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.107801" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734817v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303690q" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072045v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Zanotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frick" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.1517" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697059v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/50/505102" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713739v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2011-11071-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55KC5TDF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3516519" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leita Hennous" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554641" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713912v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205943p" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659433v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz100132d" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct100169r" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910967v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Chahine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Kityk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V Kityk" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#233;marest" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.011706" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659549v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Knorr" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.031703" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665948v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ji" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3148889" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665641v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.021" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H49WXHNW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b911859d" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BMWWHZTX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665772v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CPLETT.2009.07.062" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK9V5Z9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271682v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718003a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271680v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried B&#233;ziel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10323-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136920v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018704" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724547v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Magaz&#249;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Maisano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Migliardo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Galli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benedetto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2989804" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724552v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.101.187801" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426776v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.040701" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513762v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600949614" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2435366" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175607v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186877v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Xia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dosseh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alba-Simionesco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013379v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Loverdo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.011707" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124780v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116837v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brodie-Linder" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Quellec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550926v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Floquet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boillot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukheddaden" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207516d" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Geil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2003-10055-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T21G9RDV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559108v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556049v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559131v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407447v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559066v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marescot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732595v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bettermann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732516v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732570v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842346v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04732546v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Senker" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048220v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048190v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409924v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1773913" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048195v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775318v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775349v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775357v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274092v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cormerais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775267v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03385973v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Mietner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03386044v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedikt Mietner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03386009v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249143v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076696v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076677v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076703v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368480v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fr&#246;ba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368435v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368460v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107967v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368250v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422791v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Martinetto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pegot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottyn" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368445v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517242v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Pegot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch- Marchal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368483v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368394v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368378v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mhanna" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Abdel Hamid" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dutta" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368404v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645849v3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368387v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368225v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576269v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527933v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644092v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576261v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576272v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576249v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576257v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576255v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214955v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Brodie-Linder" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molinero Valeria" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260594v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148268v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148273v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01148257v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260616v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926794v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926788v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876933v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914592v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707176v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707167v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662161v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662162v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662203v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260288v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Dosseh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662169v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978502v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670434v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670543v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355950v2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670552v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725450v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662976v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audonnet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260305v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022838v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00011-5" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023736v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor&#233;ac Alain" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909187v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374552v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalis Attou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316518v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423109v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;got" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04518508v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423133v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423115v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896343v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/11763-vol1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911099v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708452v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112012" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675219v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn:2007011" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368333v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794233v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001284v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongde Xia" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>