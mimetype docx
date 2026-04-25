--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -3264,295 +3264,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Flavia Oana Coroian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camuzat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Domy</w:t>
+                <w:t xml:space="preserve">V. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756022v1</w:t>
+                <w:t xml:space="preserve">hal-01755995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Jourdan</w:t>
+                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Oana Coroian</w:t>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Blain</w:t>
+                <w:t xml:space="preserve">Philippe Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Carré</w:t>
+                <w:t xml:space="preserve">Philippe Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755995v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation in serious games for upper-limb rehabilitation: An approach to improve training outcomes</w:t>
               </w:r>
@@ -4395,51 +4395,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB8EA001"/>
+    <w:nsid w:val="C5AFEDE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4626,51 +4626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-mottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7564-5394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100462189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cohen-Aknine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pionnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321343" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05046932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belkacemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet van Dokkum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lepetit-Coiffe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01611-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F Homs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jedryka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/jpr.s494546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-025-07165-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barradas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00143.2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matthiopoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gnecco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Sanguineti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Metzler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Requirand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-024-00941-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-023-01167-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meras Serrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042354" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02338-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03344404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desmarais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103275" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Nibras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunji Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reinkensmeyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.645021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E.H. van Dokkum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dulaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bakhti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2858019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-018-0428-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Coroian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E H van Dokkum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonaf&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968317746783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Laffont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonaf&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-4982-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. A. Bakhti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schweighofer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Froger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.07.055" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773982v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet Elisabeth Henriette van Dokkum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173674" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-015-9154-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-3862-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Yune Bonnin-Koang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Metrot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2995-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8983390N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436030v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00227286" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA11831FC54C6CFDB3C03DBA490E338509ED32BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-mottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7564-5394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100462189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cohen-Aknine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pionnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321343" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05046932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belkacemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet van Dokkum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lepetit-Coiffe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01611-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F Homs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jedryka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/jpr.s494546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-025-07165-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barradas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00143.2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matthiopoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gnecco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Sanguineti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Metzler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Requirand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-024-00941-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-023-01167-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meras Serrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042354" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02338-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03344404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desmarais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103275" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Nibras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunji Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reinkensmeyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.645021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E.H. van Dokkum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dulaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bakhti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2858019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-018-0428-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Coroian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E H van Dokkum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonaf&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968317746783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Laffont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonaf&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-4982-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. A. Bakhti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schweighofer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Froger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.07.055" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773982v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet Elisabeth Henriette van Dokkum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173674" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-015-9154-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-3862-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Yune Bonnin-Koang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Metrot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2995-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8983390N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436030v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00227286" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA11831FC54C6CFDB3C03DBA490E338509ED32BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>