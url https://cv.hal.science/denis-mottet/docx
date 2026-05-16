--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,4340 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4288 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Mottet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor, Univ. Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">denis-mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7564-5394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100462189</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=NfKSRgoAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of unpleasant thermal and auditory stimulus on wrist extensor muscle activity during discrete and continuous wrist movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cohen-Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pionnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud François Dupeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243 (11), pp.225. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-025-07165-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of thermal and auditory unpleasant stimulus on explicit motor imagery in healthy individuals: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cohen-Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Pionnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud François Dupeyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0321343. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit Motor Imaging Abilities Are Similar in Complex Regional Pain Syndrome, Chronic Limb Pain and Healthy Individuals: A Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Cohen-Aknine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis F Homs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jedryka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume18, pp.1949 - 1961. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/jpr.s494546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can motion capture improve task-based fMRI studies of motor function post-stroke? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Belkacemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesjet van Dokkum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lepetit-Coiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.70. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-025-01611-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-movement relationship during upper-limb functional movements in chronic post-stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille O Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.Article number: 188. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-024-01461-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force reserve predicts compensation in reaching movement with induced shoulder strength deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Barradas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schweighofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), pp.470-484. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00143.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automated Analysis of Expressive Gesture Qualities in Full-Body Movement: The Perceived Origin of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matthiopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-centric Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (54)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac rehabilitation in children and adolescents with long QT syndrome: the RYTHMO’FIT pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Souilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Requirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.152. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13102-024-00941-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and Reliability of Kinvent Plates for Assessing Single Leg Static and Dynamic Balance in the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Meras Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (4), pp.2354. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23042354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging Effects on Electrical and Hemodynamic Responses in the Sensorimotor Network During Unilateral Proximal Upper Limb Functional Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 443, pp.114322. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2023.114322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of wrist actimetry variables of paretic upper limb use in post stroke patients for ecological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-023-01167-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociating Sensorimotor Recovery and Compensation During Exoskeleton Training Following Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Nibras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunji Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reinkensmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.645021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reserve of joint torque determines movement coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.23008. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-02338-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering arm function in chronic stroke patients using combined anodal HD-tDCS and virtual reality therapy (ReArm): a study protocol for a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makii Muthalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-021-05689-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of 3D human pose estimation algorithms for markerless motion capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Desmarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 212, pp.103275. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2021.103275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Quantification Systems to Support Physical Activity: From Theory to Implementation Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (24), pp.9350. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17249350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehabilitation of the upper arm early after stroke: Video games versus conventional rehabilitation. A randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesjet E.H. van Dokkum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63 (3), pp.173-180. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2019.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a simple Metabolic-Equivalent-of-Task sensor based on a low-cost NFC RFID wristband</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.2 - 1. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2018.2858019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Limb Isokinetic Strengthening Versus Passive Mobilization in Patients With Chronic Stroke: A Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Coroian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Palayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jaussent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (2), pp.321 - 328. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmr.2017.08.490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Brain Activations of the Nondamaged Hemisphere During Ipsilesional Upper-Limb Movement in Persons With Initial Severe Motor Deficits Poststroke.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesjet E H van Dokkum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonafé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menjot de Champfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.34-45. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1545968317746783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociating motor learning from recovery in exoskeleton training post-stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schweighofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunji Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.89. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-018-0428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics in the brain: unmasking motor control strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesjet E H van Dokkum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bonafé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menjot de Champfleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235 (9), pp.2639-2651. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-017-4982-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximal arm non-use when reaching after a stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. A. Bakhti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schweighofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 657, pp.91--96. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2017.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory formation principles are the same after mild or moderate stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesjet Elisabeth Henriette van Dokkum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173674. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Domy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in serious games for upper-limb rehabilitation: An approach to improve training outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Modeling and User-Adapted Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.65-98. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11257-015-9154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01121345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Domy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Oana Coroian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetries of bilateral isometric force matching with movement intention and unilateral fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjerstin Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnetblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 232 (6), pp.1699-1706. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-014-3862-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People post-stroke perceive movement fluency in virtual reality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesjet van Dokkum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huei-Yune Bonnin-Koang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Metrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Roby-Brami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-011-2995-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-Hand Coordination in Rhythmical Pointing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.294-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitts' law in two-dimensional task space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 100 (1), pp.144-148. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00227286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4395,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5AFEDE7"/>
+    <w:nsid w:val="105218D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4626,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-mottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7564-5394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100462189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273346v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cohen-Aknine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pionnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321343" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05046932v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belkacemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet van Dokkum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lepetit-Coiffe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01611-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F Homs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jedryka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/jpr.s494546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-025-07165-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barradas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00143.2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matthiopoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gnecco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Sanguineti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Metzler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Requirand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-024-00941-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-023-01167-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meras Serrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042354" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583855v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02338-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03344404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desmarais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103275" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Nibras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunji Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reinkensmeyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.645021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526695v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E.H. van Dokkum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dulaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907901v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bakhti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2858019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-018-0428-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Coroian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E H van Dokkum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonaf&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968317746783" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Laffont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonaf&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-4982-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. A. Bakhti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schweighofer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Froger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.07.055" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773982v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet Elisabeth Henriette van Dokkum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173674" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-015-9154-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159575v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-3862-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Yune Bonnin-Koang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Metrot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2995-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8983390N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436030v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00227286" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA11831FC54C6CFDB3C03DBA490E338509ED32BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-mottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7564-5394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/100462189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=NfKSRgoAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cohen-Aknine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pionnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-025-07165-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F Homs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jedryka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/jpr.s494546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05046932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belkacemi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet van Dokkum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lepetit-Coiffe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01611-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barradas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweighofer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00143.2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matthiopoulou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gnecco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Sanguineti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Metzler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Requirand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-024-00941-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meras Serrano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23042354" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239661v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-023-01167-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263805v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Nibras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunji Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reinkensmeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.645021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-02338-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03344404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desmarais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2021.103275" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078469v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dulaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17249350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E.H. van Dokkum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bakhti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2858019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Coroian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Palayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaussent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2017.08.490" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet E H van Dokkum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonaf&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968317746783" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-018-0428-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Laffont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonaf&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-4982-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. A. Bakhti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schweighofer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Froger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.07.055" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesjet Elisabeth Henriette van Dokkum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gouaich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173674" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01121345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hocine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11257-015-9154-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159575v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-3862-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795563v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huei-Yune Bonnin-Koang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Metrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2995-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8983390N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lazzari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385327v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guiard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00227286" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA11831FC54C6CFDB3C03DBA490E338509ED32BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>