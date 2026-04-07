--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bispecific antibodies tethering innate receptors induce human tolerant-dendritic cells and regulatory T cells</w:t>
+                <w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Lamendour</w:t>
+                <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mäelle Gilotin</w:t>
+                <w:t xml:space="preserve">Marie Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Deluce-Kakwata Nkor</w:t>
+                <w:t xml:space="preserve">Mahdia Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meley</w:t>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1369117. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 (3), pp.312-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1369117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601179v1</w:t>
+                <w:t xml:space="preserve">hal-04307521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t>
+                <w:t xml:space="preserve">Bispecific antibodies tethering innate receptors induce human tolerant-dendritic cells and regulatory T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulin</w:t>
+                <w:t xml:space="preserve">Lucille Lamendour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Millard</w:t>
+                <w:t xml:space="preserve">Mäelle Gilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdia Taïeb</w:t>
+                <w:t xml:space="preserve">Nora Deluce-Kakwata Nkor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+                <w:t xml:space="preserve">Daniel Meley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83 (3), pp.312-323. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1369117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1369117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307521v1</w:t>
+                <w:t xml:space="preserve">hal-04601179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of SARS-COV-2 humoral response between rheumatoid arthritis, psoriatic arthritis and spondyloarthritis patients and controls in two unvaccinated cohorts</w:t>
               </w:r>
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic drug monitoring of biopharmaceuticals in inflammatory rheumatic and musculoskeletal disease: a systematic literature review informing EULAR points to consider</w:t>
+                <w:t xml:space="preserve">Management and outcome of native joint septic arthritis: a nationwide survey in French rheumatology departments, 2016–2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Krieckaert</w:t>
+                <w:t xml:space="preserve">Pauline Richebé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Hernández-Breijo</w:t>
+                <w:t xml:space="preserve">Pascal Guggenbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Elin Gehin</w:t>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Mélédo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+                <w:t xml:space="preserve">Marion Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2022-002216⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (11), pp.1612-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2022-222143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836098v1</w:t>
+                <w:t xml:space="preserve">hal-03774952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insuffisance de la mesure de densitométrie osseuse après fracture de l'avant-bras chez les femmes âgées de 50 ans ou plus : utilisation des bases de données de l'assurance maladie de la Région Centre Val de Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Underlying Disease on Rituximab Pharmacokinetics May be Explained by Target-Mediated Drug Disposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cattelain-Lopez</w:t>
+                <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chu Miow Lin</w:t>
+                <w:t xml:space="preserve">Ulrich Specks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Happe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Oger</w:t>
+                <w:t xml:space="preserve">Emmanuel Gyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.005⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (3), pp.423-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-021-01081-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480473v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Underlying Disease on Rituximab Pharmacokinetics May be Explained by Target-Mediated Drug Disposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insuffisance de la mesure de densitométrie osseuse après fracture de l'avant-bras chez les femmes âgées de 50 ans ou plus : utilisation des bases de données de l'assurance maladie de la Région Centre Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cattelain-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chu Miow Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bensalem</w:t>
+                <w:t xml:space="preserve">A. Happe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cartron</w:t>
+                <w:t xml:space="preserve">P. Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Specks</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gyan</w:t>
+                <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-021-01081-3⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (1), pp.99-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482193v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and outcome of native joint septic arthritis: a nationwide survey in French rheumatology departments, 2016–2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic drug monitoring of biopharmaceuticals in inflammatory rheumatic and musculoskeletal disease: a systematic literature review informing EULAR points to consider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Krieckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Hernández-Breijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Richebé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coiffier</w:t>
+                <w:t xml:space="preserve">Johanna Elin Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Guggenbuhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Mulleman</w:t>
+                <w:t xml:space="preserve">Guillaume Le Mélédo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Couderc</w:t>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81 (11), pp.1612-1621. </w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.e002216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard-2022-222143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2022-002216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774952v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning reveals the most important psychological and social variables predicting the differential diagnosis of rheumatic and musculoskeletal diseases</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88 (2), pp.105121. </w:t>
@@ -1727,51 +1727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhumatologie, la multitude des options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (12), pp.1029-1033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1799,1474 +1799,1474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Rituximab Pharmacokinetics and Complex Relationship between Rituximab Concentrations and Anti-Neutrophil Cytoplasmic Antibodies (ANCA) in ANCA-Associated Vasculitis: The RAVE Trial Revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">CD4+ count‐dependent concentration‐effect relationship of rituximab in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+                <w:t xml:space="preserve">Gilles Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gouilleux-Gruart</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00826-5⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316414v1</w:t>
+                <w:t xml:space="preserve">hal-02376303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD4+ count‐dependent concentration‐effect relationship of rituximab in rheumatoid arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Non-Linear Rituximab Pharmacokinetics and Complex Relationship between Rituximab Concentrations and Anti-Neutrophil Cytoplasmic Antibodies (ANCA) in ANCA-Associated Vasculitis: The RAVE Trial Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Thibault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupille</w:t>
+                <w:t xml:space="preserve">Valerie Gouilleux-Gruart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.14102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00826-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376303v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalimumab concentration-based tapering strategy: as good as the recommended dosage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-Based Therapeutic Drug Monitoring of Infliximab Using a Single Serum Trough Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-212376⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (9), pp.1173-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-017-0621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980770v1</w:t>
+                <w:t xml:space="preserve">hal-02372850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Therapeutic Drug Monitoring of Infliximab Using a Single Serum Trough Concentration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Aubourg</w:t>
+                <w:t xml:space="preserve">Comparaison des cinq grands traits de personnalité dans la fibromyalgie et les autres maladies rhumatismales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Desvignes</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (9), pp.1173-1184. </w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (2), pp.188-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-017-0621-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372850v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des cinq grands traits de personnalité dans la fibromyalgie et les autres maladies rhumatismales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Adalimumab concentration-based tapering strategy: as good as the recommended dosage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (4), pp.473-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-212376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2017.07.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02864153v1</w:t>
+                <w:t xml:space="preserve">hal-01980770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Practice for Therapeutic Drug Monitoring of Biopharmaceuticals in Spondyloarthritis</w:t>
+                <w:t xml:space="preserve">Brief Report: Relationship Between Serum Infliximab Concentrations and Risk of Infections in Patients Treated for Spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadela Daoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000400⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (1), pp.108-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.39841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980745v1</w:t>
+                <w:t xml:space="preserve">hal-01980809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Big Five personality traits in fibromyalgia and other rheumatic diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Mulleman</w:t>
+                <w:t xml:space="preserve">Current Practice for Therapeutic Drug Monitoring of Biopharmaceuticals in Spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamaida Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.360-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01980735v1</w:t>
+                <w:t xml:space="preserve">hal-01980745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical recommendations for the use of therapeutic drug monitoring of biopharmaceuticals in inflammatory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bossuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Gils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Pascual-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacology: Advances and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Volume 9, pp.101-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/CPAA.S138414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Report: Relationship Between Serum Infliximab Concentrations and Risk of Infections in Patients Treated for Spondyloarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Bernard</w:t>
+                <w:t xml:space="preserve">Comparison of the Big Five personality traits in fibromyalgia and other rheumatic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (2), pp.203-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.39841⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01980809v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Practice for Therapeutic Drug Monitoring of Biopharmaceuticals in Rheumatoid Arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biopharmaceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Gils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bertolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Medina</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 39 (4), pp.364-369. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000421⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.308-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980763v1</w:t>
+                <w:t xml:space="preserve">hal-01980742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopharmaceuticals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current Practice for Therapeutic Drug Monitoring of Biopharmaceuticals in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamaida Plasencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 39 (4), pp.308-315. </w:t>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.364-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980742v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigenic burden and serum IgG concentrations influence rituximab pharmacokinetics in rheumatoid arthritis patients</w:t>
               </w:r>
@@ -3278,77 +3278,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lioger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soujanya Ratna Edupuganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (8), pp.1773-1781. </w:t>
@@ -3386,103 +3386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationale for Therapeutic Drug Monitoring of Biopharmaceuticals in Inflammatory Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bertolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (4), pp.339-343. </w:t>
@@ -3559,64 +3559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Magallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Albizuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Pascual-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (4), pp.370-378. </w:t>
@@ -3782,338 +3782,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Anti-Inflammatory Drugs on Pyogenic Vertebral Osteomyelitis: A Prospective Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The underlying inflammatory chronic disease influences infliximab pharmacokinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dinh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Stephanie Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/9345467⟩</w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), pp.1407-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19420862.2016.1216741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980802v1</w:t>
+                <w:t xml:space="preserve">hal-01980816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The underlying inflammatory chronic disease influences infliximab pharmacokinetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Aubourg</w:t>
+                <w:t xml:space="preserve">Impact of Anti-Inflammatory Drugs on Pyogenic Vertebral Osteomyelitis: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bouchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Davido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Willot</w:t>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (7), pp.1407-1416. </w:t>
+              <w:t xml:space="preserve">International Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19420862.2016.1216741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/9345467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980816v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated decrease of CD4+ T-cell counts in patients with rheumatoid arthritis over multiple cycles of rituximab treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,51 +4190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgG1 Allotypes Influence the Pharmacokinetics of Therapeutic Monoclonal Antibodies through FcRn Binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an enzyme-linked immunosorbent assay to measure adalimumab concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soujanya Edupuganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,64 +4458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic treatment for 6 weeks versus 12 weeks in patients with pyogenic vertebral osteomyelitis: an open-label, non-inferiority, randomised, controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,51 +4643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Balblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4744,316 +4744,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing TNF alpha antagonist therapy in patients with spondyloarthritis: Why and how?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparée de la personnalité au cours de la fibromyalgie et d’autres maladies rhumatologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wendling</w:t>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Prati</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78 (3), pp.225-227</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617876v1</w:t>
+                <w:t xml:space="preserve">hal-02864307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de la personnalité au cours de la fibromyalgie et d’autres maladies rhumatologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing TNF alpha antagonist therapy in patients with spondyloarthritis: Why and how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Courtois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Diot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clement Prati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (3), pp.225-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864307v1</w:t>
+                <w:t xml:space="preserve">hal-00617876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibodies toward infliximab are associated with low infliximab concentration at treatment initiation and poor infliximab maintenance in rheumatic diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chu Miow Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5130,51 +5130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Drug Monitoring of Infliximab in Spondyloarthritis: An Observational Open-Label Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5242,90 +5242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab in ankylosing spondylitis: alone or in combination with methotrexate? A pharmacokinetic comparative study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Lauféron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5376,51 +5376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trough Infliximab Concentrations Predict Efficacy and Sustained Control of Disease Activity in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chu Miow Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ther. Drug Monit.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (2), pp.232-236</w:t>
@@ -5501,77 +5501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body surface area, erythrocyte sedimentation rate, methotrexate and antibodies to infliximab influence the pharmacokinetics of infliximab in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorondan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5626,77 +5626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methotrexate does not influence infliximab pharmacokinetics and concentration-effect relationship in ankylosing spondylitis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,484 +5745,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab concentration monitoring improves the control of disease activity in rheumatoid arthritis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Infliximab for treating axial spondylarthropathy in everyday practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ducourau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Magdelaine-Beuzelin</w:t>
+                <w:t xml:space="preserve">I. Griffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhamou Cl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.29-29</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76, pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616867v1</w:t>
+                <w:t xml:space="preserve">hal-00375632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Hyaluronic Acid in Symptomatic Hip Osteoarthritis A Multicenter, Randomized, Placebo-Controlled Trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liana Euller-Ziegler</w:t>
+                <w:t xml:space="preserve">Infliximab concentration monitoring improves the control of disease activity in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mazieres</w:t>
+                <w:t xml:space="preserve">Charlotte Magdelaine-Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (3), pp.824-830</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.29-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617951v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab for treating axial spondylarthropathy in everyday practice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupille</w:t>
+                <w:t xml:space="preserve">Effect of Hyaluronic Acid in Symptomatic Hip Osteoarthritis A Multicenter, Randomized, Placebo-Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Griffoul</w:t>
+                <w:t xml:space="preserve">Philippe Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conrozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+                <w:t xml:space="preserve">Liana Euller-Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benhamou Cl</w:t>
+                <w:t xml:space="preserve">Bernard Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 76, pp.39-43</w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), pp.824-830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375632v1</w:t>
+                <w:t xml:space="preserve">hal-00617951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab concentration monitoring improves the control of disease activity in rheumatoid arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Magdelaine-Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (6), pp.R178. </w:t>
@@ -6273,64 +6273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab for treating axial spondylarthropathy in everyday practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Griffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,90 +6648,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hyaluronic acid in symptomatic hip osteoarthritis: A multicentre, randomised, double-blind, placebo-controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conrozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Euller-Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 58 (9), pp.S485-S485</w:t>
@@ -6937,51 +6937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephrem Salame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1970, 35 (6), pp.913-918</w:t>
@@ -7042,90 +7042,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear pharmacokinetics of rituximab in anti-neutrophil cytoplasmic antibody associated vasculitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divi Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7212,51 +7212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum calprotectin as a predictive marker of therapeutic response to adalimumab in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Martaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7449,103 +7449,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab concentration monitoring improves the control of disease activity in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ducoureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Magdelaine-Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès annuel de la Société Française de Pharmacologie et de Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, MARSEILLE, France</w:t>
@@ -7568,402 +7568,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of demyelination occuring during anti-TNF alpha therapy: a French national survey.</w:t>
+                <w:t xml:space="preserve">Evaluation of two strategies (initial methotrexate monotherapy versus its combination with adalimumab) in management of early active rheumatoid arthritis during the first year of evolution: data from the GEPARD trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Seror</w:t>
+                <w:t xml:space="preserve">M. Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Puechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sibilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Gossec</w:t>
+                <w:t xml:space="preserve">O. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.330</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320158v1</w:t>
+                <w:t xml:space="preserve">hal-00320161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab concentration is predictive of control of disease activity and maintenance of treatment in rheumatoid arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin D. Chu Miow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France. Suppl. II:177 (THU-0131)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two strategies (initial methotrexate monotherapy versus its combination with adalimumab) in management of early active rheumatoid arthritis during the first year of evolution: data from the GEPARD trial.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pattern of demyelination occuring during anti-TNF alpha therapy: a French national survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soubrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mariette</w:t>
+                <w:t xml:space="preserve">S. Rist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Meyer</w:t>
+                <w:t xml:space="preserve">L. Gossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.331</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320161v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging for the diagnosis of ankylosing spondylitis: performed on the spine, sacroiliac joints, or both?</w:t>
               </w:r>
@@ -7975,77 +7975,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ducoureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Griffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.386 (FRI0324)</w:t>
@@ -8087,90 +8087,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteonecrosis of the humeral head: a survey of 198 cases in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouzougan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.177 (THU-00332)</w:t>
@@ -8199,51 +8199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysplasie fibreuse des os.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'enseignement des DES de Rhumatologie de l'inter-région Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8262,260 +8262,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of clinical practice of steroid injections of the shoulder in patients under antiplatelet or oral anticoagulant treatment in France.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of hyaluronic acid in symptomatic hip osteoarthritis : a multicentre, randomised, double-blind, placebo-controlled study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Noël</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Richette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Conrozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Euller-Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Maugars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.640 (AB0909)</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320136v1</w:t>
+                <w:t xml:space="preserve">hal-00320156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hyaluronic acid in symptomatic hip osteoarthritis : a multicentre, randomised, double-blind, placebo-controlled study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Mazieres</w:t>
+                <w:t xml:space="preserve">Survey of clinical practice of steroid injections of the shoulder in patients under antiplatelet or oral anticoagulant treatment in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Maugars</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.393</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.640 (AB0909)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320156v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8572,51 +8572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Martaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8694,64 +8694,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subluxing arthropathy : an unusual manifestation of the antisynthetase syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charlanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8857,77 +8857,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue critique des traitements percutanés de la radiculalgie par hernie discale lombaire. In : Le Rachis, sous la direction de F Lecouvet, P Goupille, P Guigui, A Feydy, T Moser, M Wybier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Griffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9127,51 +9127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamendour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;elle Gilotin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Deluce-Kakwata Nkor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1369117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dim&#233;glio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/48440j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Darrieutort-Laffite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04836098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krieckaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Hern&#225;ndez-Breijo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Elin Gehin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le M&#233;l&#233;do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cattelain-Lopez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chu Miow Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Happe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Specks" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-021-01081-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03774952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richeb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guggenbuhl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-222143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaill&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joncker-Vannier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-021-04916-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473512v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huttenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cattelain-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chu Miow Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Happe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rispens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Samain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Guilchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2019-001047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019204" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316414v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00826-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376303v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14102" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212376" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-017-0621-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.07.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCLRMHCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamaida Plasencia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000400" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH0NPFP2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980768v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreesen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bossuyt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gils" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pascual-Salcedo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CPAA.S138414" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Daoued" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39841" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000421" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bertolotto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Declerck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000385" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02425330v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lioger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soujanya Ratna Edupuganti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13270" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000410" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Murias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Magallares" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albizuri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000423" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kleinmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Guern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2017.04.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bouchand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Davido" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/9345467" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Willot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2016.1216741" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01403387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lavielle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bahuaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsueh Cheng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-016-1152-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02299104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dhomm&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Drocourt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501780" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soujanya Edupuganti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darrouzain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duveau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Loercher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio.15.30" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ghout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Zeller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(14)61233-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCHNPRP6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conrozier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Balblanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21580" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WM3PB51-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Prati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Diot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922822v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lauf&#233;ron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3386" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Meric" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lauferon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorondan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legoff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauferon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wendling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magdelaine-Beuzelin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Euller-Ziegler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazieres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375632v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamou Cl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille M&#233;ric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2867" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Griffoul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaussart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Muret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Waynberger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617943v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puechal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibilia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pertuiset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Melac-Ducamp" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alcalay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980755v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Butin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Espitalier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02151041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi Cornec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02150691v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Servant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Knight" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Meric" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducoureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seror" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sordet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rist" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin D. Chu Miow" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ternant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320161v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cotty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320130v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319005v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320136v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. No&#235;l" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conrozier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Euller-Ziegler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazieres" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maugars" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charlanne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320483v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamendour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;elle Gilotin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Deluce-Kakwata Nkor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1369117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dim&#233;glio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/48440j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Darrieutort-Laffite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03774952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richeb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guggenbuhl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-222143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Specks" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-021-01081-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cattelain-Lopez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chu Miow Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Happe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04836098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krieckaert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Hern&#225;ndez-Breijo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Elin Gehin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le M&#233;l&#233;do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaill&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joncker-Vannier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-021-04916-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473512v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huttenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cattelain-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chu Miow Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Happe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rispens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Samain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Guilchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2019-001047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019204" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14102" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00826-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-017-0621-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.07.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCLRMHCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212376" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Daoued" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39841" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamaida Plasencia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000400" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreesen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bossuyt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gils" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pascual-Salcedo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CPAA.S138414" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH0NPFP2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bertolotto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Declerck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000385" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02425330v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lioger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soujanya Ratna Edupuganti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13270" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000410" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Murias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Magallares" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albizuri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000423" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kleinmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Guern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2017.04.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Willot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2016.1216741" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980802v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bouchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Davido" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/9345467" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01403387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lavielle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bahuaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsueh Cheng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-016-1152-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02299104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dhomm&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Drocourt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501780" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soujanya Edupuganti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darrouzain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duveau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Loercher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio.15.30" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ghout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Zeller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(14)61233-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCHNPRP6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conrozier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Balblanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21580" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WM3PB51-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Diot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Prati" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922822v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lauf&#233;ron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3386" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Meric" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lauferon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorondan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legoff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauferon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wendling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamou Cl" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616867v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magdelaine-Beuzelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617951v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Euller-Ziegler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazieres" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille M&#233;ric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2867" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Griffoul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaussart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Muret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Waynberger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617943v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puechal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibilia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pertuiset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Melac-Ducamp" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alcalay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980755v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Butin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Espitalier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02151041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi Cornec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02150691v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Servant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Knight" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Meric" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducoureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320161v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320106v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin D. Chu Miow" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ternant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320158v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seror" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sordet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rist" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cotty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320130v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319005v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conrozier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Euller-Ziegler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazieres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maugars" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. No&#235;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charlanne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320483v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>