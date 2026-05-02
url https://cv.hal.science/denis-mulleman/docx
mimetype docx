--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t>
+                <w:t xml:space="preserve">Bispecific antibodies tethering innate receptors induce human tolerant-dendritic cells and regulatory T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulin</w:t>
+                <w:t xml:space="preserve">Lucille Lamendour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Millard</w:t>
+                <w:t xml:space="preserve">Mäelle Gilotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdia Taïeb</w:t>
+                <w:t xml:space="preserve">Nora Deluce-Kakwata Nkor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
+                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aucouturier</w:t>
+                <w:t xml:space="preserve">Daniel Meley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83 (3), pp.312-323. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1369117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1369117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307521v1</w:t>
+                <w:t xml:space="preserve">hal-04601179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bispecific antibodies tethering innate receptors induce human tolerant-dendritic cells and regulatory T cells</w:t>
+                <w:t xml:space="preserve">Counteracting tryptophan metabolism alterations as a new therapeutic strategy for rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Lamendour</w:t>
+                <w:t xml:space="preserve">David Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mäelle Gilotin</w:t>
+                <w:t xml:space="preserve">Marie Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Deluce-Kakwata Nkor</w:t>
+                <w:t xml:space="preserve">Mahdia Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meley</w:t>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1369117. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 (3), pp.312-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1369117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ard-2023-224014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601179v1</w:t>
+                <w:t xml:space="preserve">hal-04307521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of SARS-COV-2 humoral response between rheumatoid arthritis, psoriatic arthritis and spondyloarthritis patients and controls in two unvaccinated cohorts</w:t>
               </w:r>
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and outcome of native joint septic arthritis: a nationwide survey in French rheumatology departments, 2016–2017</w:t>
+                <w:t xml:space="preserve">Therapeutic drug monitoring of biopharmaceuticals in inflammatory rheumatic and musculoskeletal disease: a systematic literature review informing EULAR points to consider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Richebé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coiffier</w:t>
+                <w:t xml:space="preserve">Charlotte Krieckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Guggenbuhl</w:t>
+                <w:t xml:space="preserve">Borja Hernández-Breijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mulleman</w:t>
+                <w:t xml:space="preserve">Johanna Elin Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Couderc</w:t>
+                <w:t xml:space="preserve">Guillaume Le Mélédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2022-222143⟩</w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.e002216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2022-002216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774952v1</w:t>
+                <w:t xml:space="preserve">hal-04836098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Underlying Disease on Rituximab Pharmacokinetics May be Explained by Target-Mediated Drug Disposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Specks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (3), pp.423-437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40262-021-01081-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insuffisance de la mesure de densitométrie osseuse après fracture de l'avant-bras chez les femmes âgées de 50 ans ou plus : utilisation des bases de données de l'assurance maladie de la Région Centre Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cattelain-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chu Miow Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Happe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 89 (1), pp.99-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic drug monitoring of biopharmaceuticals in inflammatory rheumatic and musculoskeletal disease: a systematic literature review informing EULAR points to consider</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management and outcome of native joint septic arthritis: a nationwide survey in French rheumatology departments, 2016–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Elin Gehin</w:t>
+                <w:t xml:space="preserve">Pauline Richebé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Mélédo</w:t>
+                <w:t xml:space="preserve">Pascal Guggenbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+                <w:t xml:space="preserve">Marion Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (2), pp.e002216. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (11), pp.1612-1621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2022-002216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ard-2022-222143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836098v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning reveals the most important psychological and social variables predicting the differential diagnosis of rheumatic and musculoskeletal diseases</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88 (2), pp.105121. </w:t>
@@ -1727,51 +1727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhumatologie, la multitude des options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (12), pp.1029-1033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1805,64 +1805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD4+ count‐dependent concentration‐effect relationship of rituximab in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,64 +1939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Rituximab Pharmacokinetics and Complex Relationship between Rituximab Concentrations and Anti-Neutrophil Cytoplasmic Antibodies (ANCA) in ANCA-Associated Vasculitis: The RAVE Trial Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2067,1011 +2067,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Therapeutic Drug Monitoring of Infliximab Using a Single Serum Trough Concentration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adalimumab concentration-based tapering strategy: as good as the recommended dosage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-017-0621-6⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (4), pp.473-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-212376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372850v1</w:t>
+                <w:t xml:space="preserve">hal-01980770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des cinq grands traits de personnalité dans la fibromyalgie et les autres maladies rhumatismales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Mulleman</w:t>
+                <w:t xml:space="preserve">Model-Based Therapeutic Drug Monitoring of Infliximab Using a Single Serum Trough Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85 (2), pp.188-194. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (9), pp.1173-1184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2017.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-017-0621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02864153v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalimumab concentration-based tapering strategy: as good as the recommended dosage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Comparaison des cinq grands traits de personnalité dans la fibromyalgie et les autres maladies rhumatismales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (2), pp.188-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2017.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-212376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01980770v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Report: Relationship Between Serum Infliximab Concentrations and Risk of Infections in Patients Treated for Spondyloarthritis</w:t>
+                <w:t xml:space="preserve">Practical recommendations for the use of therapeutic drug monitoring of biopharmaceuticals in inflammatory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ternant</w:t>
+                <w:t xml:space="preserve">Erwin Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadela Daoued</w:t>
+                <w:t xml:space="preserve">Peter Bossuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Medina</w:t>
+                <w:t xml:space="preserve">Ann Gils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bernard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dora Pascual-Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 69 (1), pp.108-113. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacology: Advances and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 9, pp.101-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.39841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/CPAA.S138414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980809v1</w:t>
+                <w:t xml:space="preserve">hal-01980768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Practice for Therapeutic Drug Monitoring of Biopharmaceuticals in Spondyloarthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chamaida Plasencia</w:t>
+                <w:t xml:space="preserve">Comparison of the Big Five personality traits in fibromyalgia and other rheumatic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (2), pp.203-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000400⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980745v1</w:t>
+                <w:t xml:space="preserve">hal-01980735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical recommendations for the use of therapeutic drug monitoring of biopharmaceuticals in inflammatory diseases</w:t>
+                <w:t xml:space="preserve">Brief Report: Relationship Between Serum Infliximab Concentrations and Risk of Infections in Patients Treated for Spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Dreesen</w:t>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bossuyt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Mulleman</w:t>
+                <w:t xml:space="preserve">Fadela Daoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Gils</w:t>
+                <w:t xml:space="preserve">Frédéric Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Pascual-Salcedo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology: Advances and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Volume 9, pp.101-111. </w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (1), pp.108-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/CPAA.S138414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/art.39841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980768v1</w:t>
+                <w:t xml:space="preserve">hal-01980809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Big Five personality traits in fibromyalgia and other rheumatic diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Mulleman</w:t>
+                <w:t xml:space="preserve">Current Practice for Therapeutic Drug Monitoring of Biopharmaceuticals in Spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamaida Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.360-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980735v1</w:t>
+                <w:t xml:space="preserve">hal-01980745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopharmaceuticals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Gils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bertolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Declerck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3118,103 +3118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Practice for Therapeutic Drug Monitoring of Biopharmaceuticals in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamaida Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (4), pp.364-369. </w:t>
@@ -3278,77 +3278,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lioger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soujanya Ratna Edupuganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (8), pp.1773-1781. </w:t>
@@ -3399,90 +3399,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationale for Therapeutic Drug Monitoring of Biopharmaceuticals in Inflammatory Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bertolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (4), pp.339-343. </w:t>
@@ -3559,64 +3559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Magallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Albizuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Pascual-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (4), pp.370-378. </w:t>
@@ -3782,338 +3782,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The underlying inflammatory chronic disease influences infliximab pharmacokinetics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Anti-Inflammatory Drugs on Pyogenic Vertebral Osteomyelitis: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Willot</w:t>
+                <w:t xml:space="preserve">Aurélien Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bouchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Davido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19420862.2016.1216741⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/9345467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980816v1</w:t>
+                <w:t xml:space="preserve">hal-01980802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Anti-Inflammatory Drugs on Pyogenic Vertebral Osteomyelitis: A Prospective Cohort Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Davido</w:t>
+                <w:t xml:space="preserve">The underlying inflammatory chronic disease influences infliximab pharmacokinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Stephanie Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016, pp.1-4. </w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), pp.1407-1416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/9345467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19420862.2016.1216741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980802v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated decrease of CD4+ T-cell counts in patients with rheumatoid arthritis over multiple cycles of rituximab treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,51 +4190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgG1 Allotypes Influence the Pharmacokinetics of Therapeutic Monoclonal Antibodies through FcRn Binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an enzyme-linked immunosorbent assay to measure adalimumab concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soujanya Edupuganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,64 +4458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic treatment for 6 weeks versus 12 weeks in patients with pyogenic vertebral osteomyelitis: an open-label, non-inferiority, randomised, controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,51 +4643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Balblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4744,303 +4744,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de la personnalité au cours de la fibromyalgie et d’autres maladies rhumatologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing TNF alpha antagonist therapy in patients with spondyloarthritis: Why and how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Courtois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Diot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clement Prati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (3), pp.225-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864307v1</w:t>
+                <w:t xml:space="preserve">hal-00617876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing TNF alpha antagonist therapy in patients with spondyloarthritis: Why and how?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparée de la personnalité au cours de la fibromyalgie et d’autres maladies rhumatologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wendling</w:t>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Prati</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78 (3), pp.225-227</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617876v1</w:t>
+                <w:t xml:space="preserve">hal-02864307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibodies toward infliximab are associated with low infliximab concentration at treatment initiation and poor infliximab maintenance in rheumatic diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5130,51 +5130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Drug Monitoring of Infliximab in Spondyloarthritis: An Observational Open-Label Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5242,90 +5242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab in ankylosing spondylitis: alone or in combination with methotrexate? A pharmacokinetic comparative study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Lauféron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5376,51 +5376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trough Infliximab Concentrations Predict Efficacy and Sustained Control of Disease Activity in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chu Miow Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ther. Drug Monit.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (2), pp.232-236</w:t>
@@ -5527,51 +5527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorondan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5626,77 +5626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methotrexate does not influence infliximab pharmacokinetics and concentration-effect relationship in ankylosing spondylitis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,432 +5745,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab for treating axial spondylarthropathy in everyday practice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupille</w:t>
+                <w:t xml:space="preserve">Effect of Hyaluronic Acid in Symptomatic Hip Osteoarthritis A Multicenter, Randomized, Placebo-Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Griffoul</w:t>
+                <w:t xml:space="preserve">Philippe Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conrozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+                <w:t xml:space="preserve">Liana Euller-Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benhamou Cl</w:t>
+                <w:t xml:space="preserve">Bernard Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 76, pp.39-43</w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), pp.824-830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375632v1</w:t>
+                <w:t xml:space="preserve">hal-00617951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab concentration monitoring improves the control of disease activity in rheumatoid arthritis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Infliximab for treating axial spondylarthropathy in everyday practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ducourau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Magdelaine-Beuzelin</w:t>
+                <w:t xml:space="preserve">I. Griffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhamou Cl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.29-29</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76, pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616867v1</w:t>
+                <w:t xml:space="preserve">hal-00375632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Hyaluronic Acid in Symptomatic Hip Osteoarthritis A Multicenter, Randomized, Placebo-Controlled Trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liana Euller-Ziegler</w:t>
+                <w:t xml:space="preserve">Infliximab concentration monitoring improves the control of disease activity in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mazieres</w:t>
+                <w:t xml:space="preserve">Charlotte Magdelaine-Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (3), pp.824-830</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.29-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617951v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab concentration monitoring improves the control of disease activity in rheumatoid arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6178,51 +6178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Magdelaine-Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (6), pp.R178. </w:t>
@@ -6273,64 +6273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab for treating axial spondylarthropathy in everyday practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Griffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,90 +6648,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hyaluronic acid in symptomatic hip osteoarthritis: A multicentre, randomised, double-blind, placebo-controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conrozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Euller-Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 58 (9), pp.S485-S485</w:t>
@@ -6937,51 +6937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephrem Salame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1970, 35 (6), pp.913-918</w:t>
@@ -7042,77 +7042,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear pharmacokinetics of rituximab in anti-neutrophil cytoplasmic antibody associated vasculitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7212,51 +7212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum calprotectin as a predictive marker of therapeutic response to adalimumab in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Martaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,77 +7475,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ducoureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Magdelaine-Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès annuel de la Société Française de Pharmacologie et de Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, MARSEILLE, France</w:t>
@@ -7568,402 +7568,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two strategies (initial methotrexate monotherapy versus its combination with adalimumab) in management of early active rheumatoid arthritis during the first year of evolution: data from the GEPARD trial.</w:t>
+                <w:t xml:space="preserve">Pattern of demyelination occuring during anti-TNF alpha therapy: a French national survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soubrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mariette</w:t>
+                <w:t xml:space="preserve">R. Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Meyer</w:t>
+                <w:t xml:space="preserve">C. Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.331</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320161v1</w:t>
+                <w:t xml:space="preserve">hal-00320158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab concentration is predictive of control of disease activity and maintenance of treatment in rheumatoid arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin D. Chu Miow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France. Suppl. II:177 (THU-0131)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of demyelination occuring during anti-TNF alpha therapy: a French national survey.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of two strategies (initial methotrexate monotherapy versus its combination with adalimumab) in management of early active rheumatoid arthritis during the first year of evolution: data from the GEPARD trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rist</w:t>
+                <w:t xml:space="preserve">M. Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Puechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sibilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gossec</w:t>
+                <w:t xml:space="preserve">O. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.330</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320158v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging for the diagnosis of ankylosing spondylitis: performed on the spine, sacroiliac joints, or both?</w:t>
               </w:r>
@@ -7975,77 +7975,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ducoureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Griffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.386 (FRI0324)</w:t>
@@ -8087,90 +8087,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteonecrosis of the humeral head: a survey of 198 cases in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouzougan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.177 (THU-00332)</w:t>
@@ -8199,51 +8199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysplasie fibreuse des os.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'enseignement des DES de Rhumatologie de l'inter-région Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8262,260 +8262,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hyaluronic acid in symptomatic hip osteoarthritis : a multicentre, randomised, double-blind, placebo-controlled study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey of clinical practice of steroid injections of the shoulder in patients under antiplatelet or oral anticoagulant treatment in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Richette</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.393</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.640 (AB0909)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320156v1</w:t>
+                <w:t xml:space="preserve">hal-00320136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of clinical practice of steroid injections of the shoulder in patients under antiplatelet or oral anticoagulant treatment in France.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Mulleman</w:t>
+                <w:t xml:space="preserve">Effect of hyaluronic acid in symptomatic hip osteoarthritis : a multicentre, randomised, double-blind, placebo-controlled study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Richette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Conrozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Euller-Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Noël</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Maugars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.640 (AB0909)</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320136v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8572,51 +8572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Martaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8694,64 +8694,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subluxing arthropathy : an unusual manifestation of the antisynthetase syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charlanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8857,77 +8857,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue critique des traitements percutanés de la radiculalgie par hernie discale lombaire. In : Le Rachis, sous la direction de F Lecouvet, P Goupille, P Guigui, A Feydy, T Moser, M Wybier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Griffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9127,51 +9127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamendour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;elle Gilotin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Deluce-Kakwata Nkor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1369117" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dim&#233;glio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/48440j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Darrieutort-Laffite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03774952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richeb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guggenbuhl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-222143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Specks" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-021-01081-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cattelain-Lopez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chu Miow Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Happe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04836098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krieckaert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Hern&#225;ndez-Breijo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Elin Gehin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le M&#233;l&#233;do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaill&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joncker-Vannier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-021-04916-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473512v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huttenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cattelain-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chu Miow Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Happe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rispens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Samain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Guilchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2019-001047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019204" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14102" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00826-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-017-0621-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.07.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCLRMHCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212376" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Daoued" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39841" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamaida Plasencia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000400" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreesen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bossuyt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gils" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pascual-Salcedo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CPAA.S138414" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH0NPFP2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bertolotto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Declerck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000385" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02425330v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lioger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soujanya Ratna Edupuganti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13270" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000410" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Murias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Magallares" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albizuri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000423" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kleinmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Guern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2017.04.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Willot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2016.1216741" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980802v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bouchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Davido" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/9345467" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01403387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lavielle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bahuaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsueh Cheng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-016-1152-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02299104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dhomm&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Drocourt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501780" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soujanya Edupuganti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darrouzain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duveau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Loercher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio.15.30" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ghout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Zeller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(14)61233-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCHNPRP6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conrozier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Balblanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21580" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WM3PB51-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Diot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Prati" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922822v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lauf&#233;ron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3386" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Meric" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lauferon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorondan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legoff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauferon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wendling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamou Cl" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616867v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magdelaine-Beuzelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617951v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Euller-Ziegler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazieres" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille M&#233;ric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2867" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Griffoul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaussart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Muret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Waynberger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617943v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puechal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibilia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pertuiset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Melac-Ducamp" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alcalay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980755v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Butin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Espitalier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02151041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi Cornec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02150691v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Servant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Knight" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Meric" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducoureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320161v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320106v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin D. Chu Miow" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ternant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320158v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seror" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sordet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rist" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cotty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320130v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319005v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conrozier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Euller-Ziegler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazieres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maugars" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. No&#235;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charlanne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320483v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamendour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;elle Gilotin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Deluce-Kakwata Nkor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1369117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dim&#233;glio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/48440j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Darrieutort-Laffite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04836098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krieckaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Hern&#225;ndez-Breijo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Elin Gehin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le M&#233;l&#233;do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Specks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-021-01081-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cattelain-Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chu Miow Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Happe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03774952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richeb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guggenbuhl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-222143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaill&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joncker-Vannier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-021-04916-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473512v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huttenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cattelain-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chu Miow Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Happe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rispens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Samain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Guilchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2019-001047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019204" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14102" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00826-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212376" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-017-0621-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.07.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCLRMHCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreesen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bossuyt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gils" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pascual-Salcedo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CPAA.S138414" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH0NPFP2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Daoued" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39841" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamaida Plasencia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000400" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bertolotto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Declerck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000385" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02425330v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lioger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soujanya Ratna Edupuganti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13270" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000410" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Murias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Magallares" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albizuri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000423" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kleinmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Guern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2017.04.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bouchand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Davido" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/9345467" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Willot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2016.1216741" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01403387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lavielle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bahuaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsueh Cheng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-016-1152-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02299104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dhomm&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Drocourt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501780" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soujanya Edupuganti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darrouzain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duveau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Loercher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio.15.30" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ghout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Zeller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(14)61233-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCHNPRP6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conrozier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Balblanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21580" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WM3PB51-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Prati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Diot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922822v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lauf&#233;ron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3386" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Meric" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lauferon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorondan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legoff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauferon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wendling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617951v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Euller-Ziegler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazieres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375632v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamou Cl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616867v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magdelaine-Beuzelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille M&#233;ric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2867" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Griffoul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaussart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Muret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Waynberger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617943v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puechal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibilia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pertuiset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Melac-Ducamp" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alcalay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980755v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Butin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Espitalier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02151041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi Cornec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02150691v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Servant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Knight" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Meric" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducoureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seror" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sordet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rist" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin D. Chu Miow" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ternant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320161v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cotty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320130v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319005v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320136v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. No&#235;l" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conrozier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Euller-Ziegler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazieres" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maugars" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charlanne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320483v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>