--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic drug monitoring of biopharmaceuticals in inflammatory rheumatic and musculoskeletal disease: a systematic literature review informing EULAR points to consider</w:t>
+                <w:t xml:space="preserve">Management and outcome of native joint septic arthritis: a nationwide survey in French rheumatology departments, 2016–2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Krieckaert</w:t>
+                <w:t xml:space="preserve">Pauline Richebé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Hernández-Breijo</w:t>
+                <w:t xml:space="preserve">Pascal Guggenbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Elin Gehin</w:t>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Mélédo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+                <w:t xml:space="preserve">Marion Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2022-002216⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (11), pp.1612-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2022-222143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836098v1</w:t>
+                <w:t xml:space="preserve">hal-03774952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Underlying Disease on Rituximab Pharmacokinetics May be Explained by Target-Mediated Drug Disposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Bensalem</w:t>
+                <w:t xml:space="preserve">Guillaume Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cartron</w:t>
+                <w:t xml:space="preserve">Ulrich Specks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (3), pp.423-437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40262-021-01081-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insuffisance de la mesure de densitométrie osseuse après fracture de l'avant-bras chez les femmes âgées de 50 ans ou plus : utilisation des bases de données de l'assurance maladie de la Région Centre Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cattelain-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chu Miow Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cattelain-Lopez</w:t>
+                <w:t xml:space="preserve">A. Happe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chu Miow Lin</w:t>
+                <w:t xml:space="preserve">P. Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 89 (1), pp.99-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and outcome of native joint septic arthritis: a nationwide survey in French rheumatology departments, 2016–2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Therapeutic drug monitoring of biopharmaceuticals in inflammatory rheumatic and musculoskeletal disease: a systematic literature review informing EULAR points to consider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Krieckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Hernández-Breijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Richebé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coiffier</w:t>
+                <w:t xml:space="preserve">Johanna Elin Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Guggenbuhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Mulleman</w:t>
+                <w:t xml:space="preserve">Guillaume Le Mélédo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Couderc</w:t>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81 (11), pp.1612-1621. </w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.e002216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard-2022-222143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2022-002216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774952v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning reveals the most important psychological and social variables predicting the differential diagnosis of rheumatic and musculoskeletal diseases</w:t>
               </w:r>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Happe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88 (2), pp.105121. </w:t>
@@ -1727,51 +1727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhumatologie, la multitude des options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (12), pp.1029-1033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1805,64 +1805,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD4+ count‐dependent concentration‐effect relationship of rituximab in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,64 +1939,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Rituximab Pharmacokinetics and Complex Relationship between Rituximab Concentrations and Anti-Neutrophil Cytoplasmic Antibodies (ANCA) in ANCA-Associated Vasculitis: The RAVE Trial Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2067,1154 +2067,1158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalimumab concentration-based tapering strategy: as good as the recommended dosage</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-Based Therapeutic Drug Monitoring of Infliximab Using a Single Serum Trough Concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-212376⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (9), pp.1173-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-017-0621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980770v1</w:t>
+                <w:t xml:space="preserve">hal-02372850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Therapeutic Drug Monitoring of Infliximab Using a Single Serum Trough Concentration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Aubourg</w:t>
+                <w:t xml:space="preserve">Comparaison des cinq grands traits de personnalité dans la fibromyalgie et les autres maladies rhumatismales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Desvignes</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (9), pp.1173-1184. </w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (2), pp.188-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-017-0621-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2017.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372850v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des cinq grands traits de personnalité dans la fibromyalgie et les autres maladies rhumatismales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Adalimumab concentration-based tapering strategy: as good as the recommended dosage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (4), pp.473-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-212376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2017.07.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02864153v1</w:t>
+                <w:t xml:space="preserve">hal-01980770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical recommendations for the use of therapeutic drug monitoring of biopharmaceuticals in inflammatory diseases</w:t>
+                <w:t xml:space="preserve">Brief Report: Relationship Between Serum Infliximab Concentrations and Risk of Infections in Patients Treated for Spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Dreesen</w:t>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bossuyt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Mulleman</w:t>
+                <w:t xml:space="preserve">Fadela Daoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Gils</w:t>
+                <w:t xml:space="preserve">Frédéric Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dora Pascual-Salcedo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacology: Advances and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Volume 9, pp.101-111. </w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (1), pp.108-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/CPAA.S138414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/art.39841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980768v1</w:t>
+                <w:t xml:space="preserve">hal-01980809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Big Five personality traits in fibromyalgia and other rheumatic diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Mulleman</w:t>
+                <w:t xml:space="preserve">Current Practice for Therapeutic Drug Monitoring of Biopharmaceuticals in Spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamaida Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.360-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980735v1</w:t>
+                <w:t xml:space="preserve">hal-01980745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Report: Relationship Between Serum Infliximab Concentrations and Risk of Infections in Patients Treated for Spondyloarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Bernard</w:t>
+                <w:t xml:space="preserve">Comparison of the Big Five personality traits in fibromyalgia and other rheumatic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.39841⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (2), pp.203-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980809v1</w:t>
+                <w:t xml:space="preserve">hal-01980735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Practice for Therapeutic Drug Monitoring of Biopharmaceuticals in Spondyloarthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Medina</w:t>
+                <w:t xml:space="preserve">Practical recommendations for the use of therapeutic drug monitoring of biopharmaceuticals in inflammatory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bossuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Gils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamaida Plasencia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dora Pascual-Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (4), pp.360-363. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacology: Advances and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 9, pp.101-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/CPAA.S138414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980745v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopharmaceuticals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antigenic burden and serum IgG concentrations influence rituximab pharmacokinetics in rheumatoid arthritis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bertolotto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Bertrand Lioger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soujanya Ratna Edupuganti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (4), pp.308-315. </w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (8), pp.1773-1781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bcp.13270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980742v1</w:t>
+                <w:t xml:space="preserve">hal-02425330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Practice for Therapeutic Drug Monitoring of Biopharmaceuticals in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamaida Plasencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (4), pp.364-369. </w:t>
@@ -3246,295 +3250,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antigenic burden and serum IgG concentrations influence rituximab pharmacokinetics in rheumatoid arthritis patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rationale for Therapeutic Drug Monitoring of Biopharmaceuticals in Inflammatory Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ternant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lioger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Celine Desvignes</w:t>
+                <w:t xml:space="preserve">Antonio Bertolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.13270⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.339-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425330v1</w:t>
+                <w:t xml:space="preserve">hal-02794099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationale for Therapeutic Drug Monitoring of Biopharmaceuticals in Inflammatory Diseases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Biopharmaceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Gils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bertolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 39 (4), pp.339-343. </w:t>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.308-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794099v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Practices for Therapeutic Drug Monitoring of Biopharmaceuticals in Pediatrics</w:t>
               </w:r>
@@ -3559,64 +3559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Magallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Albizuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora Pascual-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (4), pp.370-378. </w:t>
@@ -3782,338 +3782,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Anti-Inflammatory Drugs on Pyogenic Vertebral Osteomyelitis: A Prospective Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The underlying inflammatory chronic disease influences infliximab pharmacokinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dinh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Stephanie Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/9345467⟩</w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), pp.1407-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19420862.2016.1216741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980802v1</w:t>
+                <w:t xml:space="preserve">hal-01980816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The underlying inflammatory chronic disease influences infliximab pharmacokinetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Aubourg</w:t>
+                <w:t xml:space="preserve">Impact of Anti-Inflammatory Drugs on Pyogenic Vertebral Osteomyelitis: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bouchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Davido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Willot</w:t>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (7), pp.1407-1416. </w:t>
+              <w:t xml:space="preserve">International Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19420862.2016.1216741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/9345467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980816v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated decrease of CD4+ T-cell counts in patients with rheumatoid arthritis over multiple cycles of rituximab treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,51 +4190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgG1 Allotypes Influence the Pharmacokinetics of Therapeutic Monoclonal Antibodies through FcRn Binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an enzyme-linked immunosorbent assay to measure adalimumab concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soujanya Edupuganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,64 +4458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic treatment for 6 weeks versus 12 weeks in patients with pyogenic vertebral osteomyelitis: an open-label, non-inferiority, randomised, controlled trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Ghout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,51 +4643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Balblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4744,303 +4744,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing TNF alpha antagonist therapy in patients with spondyloarthritis: Why and how?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparée de la personnalité au cours de la fibromyalgie et d’autres maladies rhumatologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wendling</w:t>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Prati</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 78 (3), pp.225-227</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617876v1</w:t>
+                <w:t xml:space="preserve">hal-02864307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de la personnalité au cours de la fibromyalgie et d’autres maladies rhumatologiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing TNF alpha antagonist therapy in patients with spondyloarthritis: Why and how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Courtois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Joncker-Vannier</w:t>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Diot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clement Prati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (3), pp.225-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864307v1</w:t>
+                <w:t xml:space="preserve">hal-00617876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibodies toward infliximab are associated with low infliximab concentration at treatment initiation and poor infliximab maintenance in rheumatic diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5130,51 +5130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Drug Monitoring of Infliximab in Spondyloarthritis: An Observational Open-Label Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5242,90 +5242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab in ankylosing spondylitis: alone or in combination with methotrexate? A pharmacokinetic comparative study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Lauféron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5376,51 +5376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trough Infliximab Concentrations Predict Efficacy and Sustained Control of Disease Activity in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chu Miow Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ther. Drug Monit.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (2), pp.232-236</w:t>
@@ -5527,51 +5527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorondan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5626,77 +5626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methotrexate does not influence infliximab pharmacokinetics and concentration-effect relationship in ankylosing spondylitis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lauferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5745,432 +5745,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Hyaluronic Acid in Symptomatic Hip Osteoarthritis A Multicenter, Randomized, Placebo-Controlled Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Richette</w:t>
+                <w:t xml:space="preserve">Infliximab for treating axial spondylarthropathy in everyday practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ravaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Conrozier</w:t>
+                <w:t xml:space="preserve">I. Griffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Euller-Ziegler</w:t>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mazieres</w:t>
+                <w:t xml:space="preserve">Benhamou Cl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (3), pp.824-830</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76, pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617951v1</w:t>
+                <w:t xml:space="preserve">hal-00375632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab for treating axial spondylarthropathy in everyday practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Infliximab concentration monitoring improves the control of disease activity in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Goupille</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Griffoul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benhamou Cl</w:t>
+                <w:t xml:space="preserve">Charlotte Magdelaine-Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 76, pp.39-43</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.29-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375632v1</w:t>
+                <w:t xml:space="preserve">hal-00616867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab concentration monitoring improves the control of disease activity in rheumatoid arthritis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Ducourau</w:t>
+                <w:t xml:space="preserve">Effect of Hyaluronic Acid in Symptomatic Hip Osteoarthritis A Multicenter, Randomized, Placebo-Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ravaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Conrozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Euller-Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Magdelaine-Beuzelin</w:t>
+                <w:t xml:space="preserve">Bernard Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.29-29</w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), pp.824-830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616867v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab concentration monitoring improves the control of disease activity in rheumatoid arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6178,51 +6178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ducourau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Magdelaine-Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (6), pp.R178. </w:t>
@@ -6273,64 +6273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab for treating axial spondylarthropathy in everyday practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Griffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Laurent Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,90 +6648,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hyaluronic acid in symptomatic hip osteoarthritis: A multicentre, randomised, double-blind, placebo-controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Conrozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Euller-Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 58 (9), pp.S485-S485</w:t>
@@ -6937,51 +6937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephrem Salame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1970, 35 (6), pp.913-918</w:t>
@@ -7042,77 +7042,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear pharmacokinetics of rituximab in anti-neutrophil cytoplasmic antibody associated vasculitis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7212,51 +7212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum calprotectin as a predictive marker of therapeutic response to adalimumab in rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Martaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,77 +7475,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ducoureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Magdelaine-Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès annuel de la Société Française de Pharmacologie et de Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, MARSEILLE, France</w:t>
@@ -7568,402 +7568,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00375858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of demyelination occuring during anti-TNF alpha therapy: a French national survey.</w:t>
+                <w:t xml:space="preserve">Infliximab concentration is predictive of control of disease activity and maintenance of treatment in rheumatoid arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Seror</w:t>
+                <w:t xml:space="preserve">Lin D. Chu Miow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ducourau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richez</w:t>
+                <w:t xml:space="preserve">P. Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Sordet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Gossec</w:t>
+                <w:t xml:space="preserve">Denis Ternant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.330</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. Suppl. II:177 (THU-0131)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320158v1</w:t>
+                <w:t xml:space="preserve">hal-00320106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab concentration is predictive of control of disease activity and maintenance of treatment in rheumatoid arthritis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Ternant</w:t>
+                <w:t xml:space="preserve">Evaluation of two strategies (initial methotrexate monotherapy versus its combination with adalimumab) in management of early active rheumatoid arthritis during the first year of evolution: data from the GEPARD trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soubrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Puechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sibilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. Suppl. II:177 (THU-0131)</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320106v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two strategies (initial methotrexate monotherapy versus its combination with adalimumab) in management of early active rheumatoid arthritis during the first year of evolution: data from the GEPARD trial.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pattern of demyelination occuring during anti-TNF alpha therapy: a French national survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soubrier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mariette</w:t>
+                <w:t xml:space="preserve">S. Rist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Meyer</w:t>
+                <w:t xml:space="preserve">L. Gossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.331</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320161v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging for the diagnosis of ankylosing spondylitis: performed on the spine, sacroiliac joints, or both?</w:t>
               </w:r>
@@ -7975,77 +7975,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ducoureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Griffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.386 (FRI0324)</w:t>
@@ -8087,90 +8087,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteonecrosis of the humeral head: a survey of 198 cases in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouzougan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.177 (THU-00332)</w:t>
@@ -8199,51 +8199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysplasie fibreuse des os.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'enseignement des DES de Rhumatologie de l'inter-région Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8262,260 +8262,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of clinical practice of steroid injections of the shoulder in patients under antiplatelet or oral anticoagulant treatment in France.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of hyaluronic acid in symptomatic hip osteoarthritis : a multicentre, randomised, double-blind, placebo-controlled study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Noël</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Richette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Conrozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Euller-Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Maugars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.640 (AB0909)</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320136v1</w:t>
+                <w:t xml:space="preserve">hal-00320156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hyaluronic acid in symptomatic hip osteoarthritis : a multicentre, randomised, double-blind, placebo-controlled study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Mazieres</w:t>
+                <w:t xml:space="preserve">Survey of clinical practice of steroid injections of the shoulder in patients under antiplatelet or oral anticoagulant treatment in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Maugars</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, Paris, 11-14 June 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.393</w:t>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. pp.640 (AB0909)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320156v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8572,51 +8572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Martaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8694,64 +8694,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subluxing arthropathy : an unusual manifestation of the antisynthetase syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charlanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8857,77 +8857,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue critique des traitements percutanés de la radiculalgie par hernie discale lombaire. In : Le Rachis, sous la direction de F Lecouvet, P Goupille, P Guigui, A Feydy, T Moser, M Wybier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Griffoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9127,51 +9127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamendour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;elle Gilotin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Deluce-Kakwata Nkor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1369117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dim&#233;glio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/48440j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Darrieutort-Laffite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04836098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krieckaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Hern&#225;ndez-Breijo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Elin Gehin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le M&#233;l&#233;do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Specks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-021-01081-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cattelain-Lopez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chu Miow Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Happe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03774952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richeb&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guggenbuhl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-222143" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaill&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joncker-Vannier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-021-04916-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473512v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huttenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cattelain-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chu Miow Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Happe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rispens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Samain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Guilchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2019-001047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019204" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14102" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00826-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212376" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-017-0621-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.07.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCLRMHCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreesen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bossuyt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gils" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pascual-Salcedo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CPAA.S138414" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH0NPFP2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Daoued" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39841" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamaida Plasencia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000400" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bertolotto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Declerck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000385" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02425330v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lioger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soujanya Ratna Edupuganti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13270" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000410" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Murias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Magallares" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albizuri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000423" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kleinmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Guern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2017.04.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bouchand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Davido" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/9345467" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Willot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2016.1216741" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01403387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lavielle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bahuaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsueh Cheng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-016-1152-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02299104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dhomm&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Drocourt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501780" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soujanya Edupuganti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darrouzain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duveau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Loercher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio.15.30" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ghout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Zeller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(14)61233-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCHNPRP6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conrozier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Balblanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21580" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WM3PB51-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617876v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Prati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864307v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Diot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922822v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lauf&#233;ron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3386" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Meric" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lauferon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorondan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legoff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauferon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wendling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617951v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Euller-Ziegler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazieres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375632v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamou Cl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616867v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magdelaine-Beuzelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille M&#233;ric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2867" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Griffoul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaussart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Muret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Waynberger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617943v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puechal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibilia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pertuiset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Melac-Ducamp" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alcalay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980755v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Butin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Espitalier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02151041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi Cornec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02150691v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Servant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Knight" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Meric" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducoureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seror" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sordet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rist" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin D. Chu Miow" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emond" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ternant" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320161v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cotty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320130v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319005v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320136v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. No&#235;l" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320156v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richette" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conrozier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Euller-Ziegler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazieres" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maugars" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charlanne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320483v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lamendour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#228;elle Gilotin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Deluce-Kakwata Nkor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1369117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Millard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdia Ta&#239;eb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2023-224014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ruyssen-Witrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dim&#233;glio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Nogu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55563/clinexprheumatol/48440j" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338067v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Darrieutort-Laffite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Banal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105664" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03774952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Richeb&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guggenbuhl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mulleman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-222143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cartron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Specks" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gyan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-021-01081-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cattelain-Lopez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chu Miow Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Happe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goupille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.10.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04836098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krieckaert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Hern&#225;ndez-Breijo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Elin Gehin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le M&#233;l&#233;do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2022-002216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603309v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Vera Cruz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaill&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joncker-Vannier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-021-04916-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02473512v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goupille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Huttenberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pm/pnz255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cattelain-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chu Miow Lin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Happe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ducourau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Rispens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Samain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Guilchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2019-001047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519947v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019204" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02376303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thibault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14102" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316414v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paintaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gouilleux-Gruart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00826-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ternant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Passot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desvignes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-017-0621-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2017.07.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCLRMHCN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980770v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-212376" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadela Daoued" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Medina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.39841" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamaida Plasencia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000400" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980735v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.03.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH0NPFP2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980768v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreesen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bossuyt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gils" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Pascual-Salcedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/CPAA.S138414" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02425330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lioger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soujanya Ratna Edupuganti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.13270" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bertolotto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000410" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980742v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Declerck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000385" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Murias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Magallares" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albizuri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000423" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kleinmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Guern" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mathian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2017.04.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Willot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2016.1216741" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980802v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bouchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Davido" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/9345467" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01403387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lavielle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bahuaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsueh Cheng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-016-1152-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02299104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dhomm&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Drocourt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501780" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soujanya Edupuganti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darrouzain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duveau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Loercher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/bio.15.30" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ghout" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Zeller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(14)61233-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCHNPRP6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823628v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Conrozier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Balblanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richette" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maillet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.21580" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4WM3PB51-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Diot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Prati" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922822v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lauf&#233;ron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3386" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Meric" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lauferon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar3350" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616781v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorondan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legoff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauferon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wendling" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Griffoul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhamou Cl" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616867v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magdelaine-Beuzelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617951v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ravaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Euller-Ziegler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazieres" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00922328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille M&#233;ric" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2867" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Griffoul" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Laurent Benhamou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617948v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dujardin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaussart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Muret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Waynberger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617943v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puechal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sibilia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pertuiset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Melac-Ducamp" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alcalay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01980755v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Butin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Espitalier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Salame" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02151041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divi Cornec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02150691v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Servant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Knight" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03281989v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Plaisant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Meric" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducoureau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320106v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin D. Chu Miow" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Emond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ternant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320161v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soubrier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320158v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seror" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sordet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rist" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gossec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cotty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320130v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319005v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richette" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Conrozier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Euller-Ziegler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazieres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maugars" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. No&#235;l" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265360v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charlanne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cherin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320483v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>