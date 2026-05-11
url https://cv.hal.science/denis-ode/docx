--- v1 (2026-03-31)
+++ v2 (2026-05-11)
@@ -413,286 +413,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial dispersion in pulsed disk and doughnut columns: A unified law</w:t>
+                <w:t xml:space="preserve">Electrochemical oxidation of oxalic acid and hydrazinium nitrate on platinum in nitric acid media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Charton</w:t>
+                <w:t xml:space="preserve">L.C. Rockombeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Duhamet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Borda</w:t>
+                <w:t xml:space="preserve">Benoit Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.04.011⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66, pp.230-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2012.01.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04721772v1</w:t>
+                <w:t xml:space="preserve">hal-03536844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical oxidation of oxalic acid and hydrazinium nitrate on platinum in nitric acid media</w:t>
+                <w:t xml:space="preserve">Axial dispersion in pulsed disk and doughnut columns: A unified law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C. Rockombeny</w:t>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Féraud</w:t>
+                <w:t xml:space="preserve">Jean Duhamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Queffelec</w:t>
+                <w:t xml:space="preserve">Gilles Borda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ode</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théodore Tzedakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.468-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2012.01.080⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536844v1</w:t>
+                <w:t xml:space="preserve">cea-04721772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t>
               </w:r>
@@ -704,51 +704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -808,90 +808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a pulsed column contactor as a continuous oxalate precipitation reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Borda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Duhamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of the influence of particle properties in filtration: Development and validation of a pilot for nuclear fuel fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1241,51 +1241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Filterability and dewatering determination based on shape and size distribution of solid suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,51 +1802,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6190A027"/>
+    <w:nsid w:val="6C3245BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2033,51 +2033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-ode" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04865840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aprahamian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/jmsr.2024.2021955.1655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourcier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Siong Kong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500426" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.04.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R4CXHX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536844v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Rockombeny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;raud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Queffelec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tzedakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2012.01.080" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boisset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.12.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T825KCH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04455718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Diaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colson Didier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denis-ode" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04865840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aprahamian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beurroies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22079/jmsr.2024.2021955.1655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01279592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourcier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Siong Kong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500426" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536844v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Rockombeny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;raud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Queffelec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Tzedakis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2012.01.080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.04.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R4CXHX0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boisset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.12.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T825KCH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04455718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Diaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823070v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colson Didier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>