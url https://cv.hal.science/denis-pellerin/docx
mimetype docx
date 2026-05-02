--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -2257,265 +2257,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fusion architecture based on TBM for camera motion classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Guironnet</w:t>
+                <w:t xml:space="preserve">State filtering and change detection using TBM conflict - Application to human action recognition in athletics videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2007.01.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (6), pp.944-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2007.896652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164601v1</w:t>
+                <w:t xml:space="preserve">hal-00140363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State filtering and change detection using TBM conflict - Application to human action recognition in athletics videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+                <w:t xml:space="preserve">A fusion architecture based on TBM for camera motion classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (6), pp.944-949. </w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (11), pp.1737-1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2007.896652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2007.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140363v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video summarization based on camera motion and a subjective evaluation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,51 +2818,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAD 2025 - 30th International Conference on Auditory Display (ICAD 2025)</w:t>
+              <w:t xml:space="preserve">ICAD 2025 - 30th International Conference on Auditory Display</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3647,386 +3647,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier Training from a Generative Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anuvabh Dutt</w:t>
+                <w:t xml:space="preserve">Improving the generalization of colorized image detection with enhanced training of CNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weize Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Ming Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Quénot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMI 2019 - 17th International Conference on Content-Based Multimedia Indexing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISPA 2019 - 11th International Symposium on Image and Signal Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. pp.246-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318327v1</w:t>
+                <w:t xml:space="preserve">hal-02306547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction 3D légère et basse résolution en environnements intérieurs à partir de caméra RGB-D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Olympieff</w:t>
+                <w:t xml:space="preserve">Classifier Training from a Generative Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuvabh Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBMI 2019 - 17th International Conference on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2019.8877479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285975v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the generalization of colorized image detection with enhanced training of CNN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dong-Ming Yan</w:t>
+                <w:t xml:space="preserve">Reconstruction 3D légère et basse résolution en environnements intérieurs à partir de caméra RGB-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Olympieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPA 2019 - 11th International Symposium on Image and Signal Processing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. pp.246-252</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306547v1</w:t>
+                <w:t xml:space="preserve">hal-02285975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Visual Classification using Attributes</w:t>
               </w:r>
@@ -4374,239 +4374,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Ensembles of Neural Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Quénot</w:t>
+                <w:t xml:space="preserve">Prototyping and Evaluating Sensory Substitution Devices by Spatial Immersion in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2018 - 6th International Conference on Learning Representations - Workshop Track</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VISIGRAPP 2018 - 13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006637705960602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887644v1</w:t>
+                <w:t xml:space="preserve">hal-01663686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping and Evaluating Sensory Substitution Devices by Spatial Immersion in Virtual Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huet</w:t>
+                <w:t xml:space="preserve">Coupled Ensembles of Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuvabh Dutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP 2018 - 13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICLR 2018 - 6th International Conference on Learning Representations - Workshop Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006637705960602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01663686v1</w:t>
+                <w:t xml:space="preserve">hal-01887644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Ensembles of Neural Networks</w:t>
               </w:r>
@@ -4889,265 +4889,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evidential Filter for Indoor Navigation of a Mobile Robot in Dynamic Environment</w:t>
+                <w:t xml:space="preserve">A Fast Audiovisual Attention Model for Human Detection and Localization on a Companion Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin Labourey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2016 - International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VISUAL 2016 - The First International Conference on Applications and Systems of Visual Paradigms (VISUAL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Nov 2016, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341861v1</w:t>
+                <w:t xml:space="preserve">hal-01408740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Audiovisual Attention Model for Human Detection and Localization on a Companion Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Ratajczak</w:t>
+                <w:t xml:space="preserve">An Evidential Filter for Indoor Navigation of a Mobile Robot in Dynamic Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Labourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Labourey</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISUAL 2016 - The First International Conference on Applications and Systems of Visual Paradigms (VISUAL 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU 2016 - International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408740v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-layer Dictionary Learning for Image Classification</w:t>
               </w:r>
@@ -5323,90 +5323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound classification in indoor environment thanks to belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Labourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5444,64 +5444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual data fusion for successive speakers tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Labourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aycard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,433 +5991,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face perception: Influence of location and number in videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Rahman</w:t>
+                <w:t xml:space="preserve">Adaptative initialisation of a EvKNN classification algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefen Chan Wai Tim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIAMIS 2012 - 13th International Workshop on Image Analysis for Multimedia Interactive Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Dublin, Ireland. pp.1-4</w:t>
+              <w:t xml:space="preserve">Belief 2012 - 2nd International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703791v1</w:t>
+                <w:t xml:space="preserve">hal-00679148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sound on visual gaze when looking at videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guanghan Song</w:t>
+                <w:t xml:space="preserve">Depth - Melody substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fristot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Boucheteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Granjon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEM 2011 - 16th European Conference on Eye Movements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.112</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682059v1</w:t>
+                <w:t xml:space="preserve">hal-00731099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative initialisation of a EvKNN classification algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Rombaut</w:t>
+                <w:t xml:space="preserve">Face perception: Influence of location and number in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belief 2012 - 2nd International Conference on Belief Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.n/a</w:t>
+              <w:t xml:space="preserve">WIAMIS 2012 - 13th International Workshop on Image Analysis for Multimedia Interactive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dublin, Ireland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679148v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth - Melody substitution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Boucheteil</w:t>
+                <w:t xml:space="preserve">Influence of sound on visual gaze when looking at videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghan Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1-5</w:t>
+              <w:t xml:space="preserve">ECEM 2011 - 16th European Conference on Eye Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731099v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different kinds of sound in videos can influence gaze</w:t>
               </w:r>
@@ -6829,307 +6829,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591099v1</w:t>
+                <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468199v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8337,51 +8337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé de vidéo à partir d'un modèle d'attention visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8635,51 +8635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video summarization using a visual attention model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8711,312 +8711,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A temporal belief filter improving human action recognition in videos</w:t>
+                <w:t xml:space="preserve">Un filtre temporel crédibiliste pour la reconnaissance d'actions humaines dans les vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP'06</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications, LFA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00067996v1</w:t>
+                <w:t xml:space="preserve">hal-00086119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera motion classification based on transferable belief model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Guironnet</w:t>
+                <w:t xml:space="preserve">A temporal belief filter improving human action recognition in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00070848v1</w:t>
+                <w:t xml:space="preserve">hal-00067996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un filtre temporel crédibiliste pour la reconnaissance d'actions humaines dans les vidéos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+                <w:t xml:space="preserve">Camera motion classification based on transferable belief model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications, LFA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086119v1</w:t>
+                <w:t xml:space="preserve">hal-00070848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape-Motion Based Athlete Tracking for Multilevel Action Recognition</w:t>
               </w:r>
@@ -9221,290 +9221,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal information fusion for human action recognition in videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+                <w:t xml:space="preserve">Audio, Video and Audio-Visual Signatures for Short Video Clip Detection: Experiments on Trecvid2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Simand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Signal Processing Conference (EUSIPCO'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068014v1</w:t>
+                <w:t xml:space="preserve">hal-00365247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal Attention Model for Video Content Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+                <w:t xml:space="preserve">Spatio-temporal information fusion for human action recognition in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Panagiotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tziritas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Gène, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365256v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic feature-based visual attention model: comparison to human judgment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal Attention Model for Video Content Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9516,479 +9529,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ladret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'2005),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. pp.CD</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Gène, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365269v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio, Video and Audio-Visual Signatures for Short Video Clip Detection: Experiments on Trecvid2003</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Senechal</w:t>
+                <w:t xml:space="preserve">Static and dynamic feature-based visual attention model: comparison to human judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brès</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ladret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands. pp.CD</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365247v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video classification based on low-level feature fusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO'2005)</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la reconnaissance de motifs temporels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance de sauts d'athlète dans les vidéos : fusion du mouvement de caméra et de la trajectoire de points caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ièmes journées sur l'Extraction et la Gestion des Connaissances (EGC'05), Atelier 7 : Extraction de motifs temporels pour la détection en ligne de situations critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.1165-1168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068023v1</w:t>
+                <w:t xml:space="preserve">hal-00068019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de sauts d'athlète dans les vidéos : fusion du mouvement de caméra et de la trajectoire de points caractéristiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la reconnaissance de motifs temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th colloque GRETSI: Traitement du signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgique. pp.1165-1168</w:t>
+              <w:t xml:space="preserve">5ièmes journées sur l'Extraction et la Gestion des Connaissances (EGC'05), Atelier 7 : Extraction de motifs temporels pour la détection en ligne de situations critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068019v1</w:t>
+                <w:t xml:space="preserve">hal-00068023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIPS LIS LSR LABRI Experiments in TREC Video Retrieval 2004</w:t>
               </w:r>
@@ -10026,51 +10026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TREC Video Retrieval 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Gaithersburg, United States</w:t>
@@ -10099,51 +10099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Signatures for Video Copy Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10690,187 +10690,305 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SAM-Guide : vers un premier Laser Run à destination de sportifs non-voyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerin Romeo-Pakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ennaji Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecomte Christèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luo Wenqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graff Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guiding sightless people one dimension at a time: how the strategy used in spontaneous voice instructions benefits sonification-based guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11017,51 +11135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-03877-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04665302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3523637" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Chan Wai Tim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuvabh Dutt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.08.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weize Quan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2020.301023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.10.092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain-Leonardo Gutierrez-Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Safadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4240-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/543492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrbanoo Hamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11760-015-0765-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.8.1.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Rahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.2.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghan Song" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.6.4.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9146-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Panagiotakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0164-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tziritas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ho Phuoc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0215-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-007-0073-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001408006752" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guironnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2007.01.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140363v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2007.896652" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ladret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/60245" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noterman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002409093300" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3715090750335F71AE1AB66E8545B027477E00E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04689660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04492351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012346400003660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04221367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35681-0_15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04221415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03842399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03143986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Canovas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341542" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2019.8877479" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02285975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ul Hassan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2019.8877393" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358695.3360890" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887644v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006637705960602" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095745" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labourey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_25" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ratajczak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199193v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_24" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Savary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boucheteil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2012.6226776" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629263v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Agud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428979v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simac-Lejeune" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#232;vre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164605v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167933v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11789239_40" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365256v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guironnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Senechal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365259v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068023v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307992v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Quenot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mararu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayache" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charhad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583286v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dor&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Buquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595901v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384988-5.00030-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-03877-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04665302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3523637" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Chan Wai Tim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuvabh Dutt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.08.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weize Quan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2020.301023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.10.092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain-Leonardo Gutierrez-Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Safadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4240-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/543492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrbanoo Hamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11760-015-0765-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.8.1.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Rahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.2.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghan Song" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.6.4.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9146-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Panagiotakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0164-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tziritas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ho Phuoc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0215-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-007-0073-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001408006752" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140363v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2007.896652" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guironnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2007.01.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ladret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/60245" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noterman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002409093300" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3715090750335F71AE1AB66E8545B027477E00E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04689660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04492351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012346400003660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04221367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35681-0_15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04221415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03842399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03143986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Canovas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341542" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Pham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2019.8877479" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02285975v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ul Hassan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2019.8877393" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358695.3360890" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006637705960602" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095745" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408740v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ratajczak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labourey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199193v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_24" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Savary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boucheteil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682059v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2012.6226776" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629263v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Agud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428979v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simac-Lejeune" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#232;vre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164605v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167933v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070848v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11789239_40" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Senechal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068014v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guironnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365259v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068019v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068023v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307992v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Quenot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mararu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayache" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charhad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583286v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dor&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Buquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595901v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384988-5.00030-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563750v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerin Romeo-Pakker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Abdellatif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Christ&#232;le" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Wenqi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graff Christian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>