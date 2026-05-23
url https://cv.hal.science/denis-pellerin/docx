--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -802,347 +802,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating from a depth image converted into sound</w:t>
+                <w:t xml:space="preserve">Contribution of color in saliency model for videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Stoll</w:t>
+                <w:t xml:space="preserve">Shahrbanoo Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fristot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/543492⟩</w:t>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.423-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11760-015-0765-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128384v1</w:t>
+                <w:t xml:space="preserve">hal-01137514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of color in saliency model for videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigating from a depth image converted into sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahrbanoo Hamel</w:t>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+                <w:t xml:space="preserve">Vincent Fristot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Houzet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Alleysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.423-429. </w:t>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.ID 543492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S11760-015-0765-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/543492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137514v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">does color influence eye movements while exploring videos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrbanoo Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1202,51 +1202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (2), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1423,64 +1423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.63-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1644,90 +1644,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel implementation of a spatio-temporal visual saliency model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 special issue (1), pp.3-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1921,51 +1921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Ho Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2257,352 +2257,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State filtering and change detection using TBM conflict - Application to human action recognition in athletics videos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Rombaut</w:t>
+                <w:t xml:space="preserve">Video summarization based on camera motion and a subjective evaluation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ladret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2007.896652⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007, pp.ID 60245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/60245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140363v2</w:t>
+                <w:t xml:space="preserve">hal-00164602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fusion architecture based on TBM for camera motion classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Guironnet</w:t>
+                <w:t xml:space="preserve">State filtering and change detection using TBM conflict - Application to human action recognition in athletics videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (6), pp.944-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2007.896652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2007.01.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00164601v1</w:t>
+                <w:t xml:space="preserve">hal-00140363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video summarization based on camera motion and a subjective evaluation method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A fusion architecture based on TBM for camera motion classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ladret</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007, pp.ID 60245. </w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (11), pp.1737-1747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2007/60245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2007.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164602v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation électrique des canalisations métalliques des bâtiments : application aux réseaux de capteurs intelligents</w:t>
               </w:r>
@@ -3076,265 +3076,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Class Incremental Learning with One-Vs-All Classifiers for Resource Constrained Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Wagner</w:t>
+                <w:t xml:space="preserve">Moving Towards and Reaching a 3-D Target by Embodied Guidance: Parsimonious Vs Explicit Sound Metaphors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Fons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Olympieff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huet</w:t>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPA 2023 - International Symposium on Image and Signal Processing and Analysis (ISPA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HCII 2023 - 25th International Conference on. Human-Computer Interaction HCII 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Copenhague, Denmark. pp.229-243, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35681-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221367v1</w:t>
+                <w:t xml:space="preserve">hal-04192144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Towards and Reaching a 3-D Target by Embodied Guidance: Parsimonious Vs Explicit Sound Metaphors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Fons</w:t>
+                <w:t xml:space="preserve">Online Class Incremental Learning with One-Vs-All Classifiers for Resource Constrained Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Olympieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCII 2023 - 25th International Conference on. Human-Computer Interaction HCII 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISPA 2023 - International Symposium on Image and Signal Processing and Analysis (ISPA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192144v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Natural Replay and Experience Replay in Online Object Detection</w:t>
               </w:r>
@@ -3441,51 +3441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Olympieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3575,51 +3575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Olympieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2020 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.4996-5001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3647,386 +3647,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the generalization of colorized image detection with enhanced training of CNN</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dong-Ming Yan</w:t>
+                <w:t xml:space="preserve">Reconstruction 3D légère et basse résolution en environnements intérieurs à partir de caméra RGB-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Olympieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPA 2019 - 11th International Symposium on Image and Signal Processing and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. pp.246-252</w:t>
+              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306547v1</w:t>
+                <w:t xml:space="preserve">hal-02285975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifier Training from a Generative Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anuvabh Dutt</w:t>
+                <w:t xml:space="preserve">Improving the generalization of colorized image detection with enhanced training of CNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weize Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Ming Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Quénot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMI 2019 - 17th International Conference on Content-Based Multimedia Indexing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISPA 2019 - 11th International Symposium on Image and Signal Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. pp.246-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318327v1</w:t>
+                <w:t xml:space="preserve">hal-02306547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction 3D légère et basse résolution en environnements intérieurs à partir de caméra RGB-D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Olympieff</w:t>
+                <w:t xml:space="preserve">Classifier Training from a Generative Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuvabh Dutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBMI 2019 - 17th International Conference on Content-Based Multimedia Indexing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2019.8877479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285975v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Visual Classification using Attributes</w:t>
               </w:r>
@@ -4168,51 +4168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Olympieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5222,515 +5222,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejection-based classification for action recognition using a spatio-temporal dictionary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefen Chan Wai Tim</w:t>
+                <w:t xml:space="preserve">Sound classification in indoor environment thanks to belief functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Labourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aycard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202028v1</w:t>
+                <w:t xml:space="preserve">hal-01199193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound classification in indoor environment thanks to belief functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Labourey</w:t>
+                <w:t xml:space="preserve">Rejection-based classification for action recognition using a spatio-temporal dictionary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefen Chan Wai Tim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199193v1</w:t>
+                <w:t xml:space="preserve">hal-01202028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual data fusion for successive speakers tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aycard</w:t>
+                <w:t xml:space="preserve">Dictionary of gray-level 3D patches for action recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefen Chan Wai Tim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP 2014 - 9th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">MLSP 2014 - IEEE 24th International Workshop on Machine Learning for Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935636v1</w:t>
+                <w:t xml:space="preserve">hal-01058339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionary of gray-level 3D patches for action recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefen Chan Wai Tim</w:t>
+                <w:t xml:space="preserve">Audiovisual data fusion for successive speakers tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Labourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aycard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLSP 2014 - IEEE 24th International Workshop on Machine Learning for Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">VISIGRAPP 2014 - 9th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058339v1</w:t>
+                <w:t xml:space="preserve">hal-00935636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Information in a Model of Saliency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrbanoo Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5755,90 +5755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Color Information in Visual Saliency Model for Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrbanoo Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICISP 2014 - 6th International Conference on Image and Signal Processing 2014 (ICISP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Cherbourg, France. pp.213-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5991,433 +5991,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative initialisation of a EvKNN classification algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Rombaut</w:t>
+                <w:t xml:space="preserve">Influence of sound on visual gaze when looking at videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghan Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belief 2012 - 2nd International Conference on Belief Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.n/a</w:t>
+              <w:t xml:space="preserve">ECEM 2011 - 16th European Conference on Eye Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679148v1</w:t>
+                <w:t xml:space="preserve">hal-00682059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth - Melody substitution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Granjon</w:t>
+                <w:t xml:space="preserve">Adaptative initialisation of a EvKNN classification algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefen Chan Wai Tim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1-5</w:t>
+              <w:t xml:space="preserve">Belief 2012 - 2nd International Conference on Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Compiègne, France. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731099v1</w:t>
+                <w:t xml:space="preserve">hal-00679148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face perception: Influence of location and number in videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Rahman</w:t>
+                <w:t xml:space="preserve">Depth - Melody substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fristot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Boucheteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Houzet</w:t>
+                <w:t xml:space="preserve">David Alleysson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIAMIS 2012 - 13th International Workshop on Image Analysis for Multimedia Interactive Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Dublin, Ireland. pp.1-4</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703791v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sound on visual gaze when looking at videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guanghan Song</w:t>
+                <w:t xml:space="preserve">Face perception: Influence of location and number in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Granjon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEM 2011 - 16th European Conference on Eye Movements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Marseille, France. pp.112</w:t>
+              <w:t xml:space="preserve">WIAMIS 2012 - 13th International Workshop on Image Analysis for Multimedia Interactive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dublin, Ireland. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682059v1</w:t>
+                <w:t xml:space="preserve">hal-00703791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different kinds of sound in videos can influence gaze</w:t>
               </w:r>
@@ -6546,51 +6546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanghan Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2011 - 19th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain. pp.2029-2033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6829,445 +6829,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+                <w:t xml:space="preserve">David Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468199v1</w:t>
+                <w:t xml:space="preserve">hal-00953839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">IRIM at TRECVID2009: High Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delezoide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Moëllic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2009 - TREC Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591099v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIM at TRECVID 2010: High Level Feature Extraction and Instance Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">IRIM at TRECVID 2010: Semantic Indexing and Instance Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gosselin</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Henri Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Evaluation workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2010 - TREC Video Retrieval Evaluation workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953839v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU implementation of motion estimation for visual saliency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7685,51 +7685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Ho Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7899,351 +7899,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive visualization tool with graphic table of video contents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
+                <w:t xml:space="preserve">Automatic People Detection and Counting for Athletic Videos Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Panagiotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tziritas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME 2007 - IEEE International Conference on Multimedia and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Beijing, China. 4 p</w:t>
+              <w:t xml:space="preserve">AVSS 2007 - IEEE Advanced Video and Signal based Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Londres, United Kingdom. pp.978-1-4244-1696-7/07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167928v1</w:t>
+                <w:t xml:space="preserve">hal-00189773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic People Detection and Counting for Athletic Videos Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmes Forward-Backward et d'encodage de Viterbi dans le cadre du Modèle de Croyance Transférable : Application à la classification de séquences vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Tziritas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSS 2007 - IEEE Advanced Video and Signal based Surveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Londres, United Kingdom. pp.978-1-4244-1696-7/07</w:t>
+              <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189773v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes Forward-Backward et d'encodage de Viterbi dans le cadre du Modèle de Croyance Transférable : Application à la classification de séquences vidéos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Rombaut</w:t>
+                <w:t xml:space="preserve">Interactive visualization tool with graphic table of video contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">ICME 2007 - IEEE International Conference on Multimedia and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Beijing, China. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348581v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordonnanceur crédibiliste pour la reconnaissance de séquences d'états dans le cadre du Modèle des Croyances Transférables</w:t>
               </w:r>
@@ -8318,230 +8318,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé de vidéo à partir d'un modèle d'attention visuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Guironnet</w:t>
+                <w:t xml:space="preserve">Navigation par le contenu dans les vidéos avec des tables graphiques des matières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164605v1</w:t>
+                <w:t xml:space="preserve">hal-00167933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation par le contenu dans les vidéos avec des tables graphiques des matières</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
+                <w:t xml:space="preserve">Résumé de vidéo à partir d'un modèle d'attention visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2007 - XXIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167933v1</w:t>
+                <w:t xml:space="preserve">hal-00164605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward-Backward-Viterbi procedures in the Transferable Belief Model for state sequence analysis using belief functions</w:t>
               </w:r>
@@ -8635,51 +8635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video summarization using a visual attention model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8711,442 +8711,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un filtre temporel crédibiliste pour la reconnaissance d'actions humaines dans les vidéos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape-Motion Based Athlete Tracking for Multilevel Action Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Panagiotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tziritas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications, LFA 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Conference on Articulated Motion and Deformable Objects, AMDO'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Mallorca, Spain. pp.385-394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11789239_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086119v1</w:t>
+                <w:t xml:space="preserve">hal-00068006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A temporal belief filter improving human action recognition in videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+                <w:t xml:space="preserve">Camera motion classification based on transferable belief model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067996v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera motion classification based on transferable belief model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Guironnet</w:t>
+                <w:t xml:space="preserve">Un filtre temporel crédibiliste pour la reconnaissance d'actions humaines dans les vidéos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference, EUSIPCO'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications, LFA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070848v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-Motion Based Athlete Tracking for Multilevel Action Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A temporal belief filter improving human action recognition in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Tziritas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on Articulated Motion and Deformable Objects, AMDO'06</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11789239_40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00068006v1</w:t>
+                <w:t xml:space="preserve">hal-00067996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belief scheduling for recognition of human action sequence</w:t>
               </w:r>
@@ -9221,519 +9221,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio, Video and Audio-Visual Signatures for Short Video Clip Detection: Experiments on Trecvid2003</w:t>
+                <w:t xml:space="preserve">Static and dynamic feature-based visual attention model: comparison to human judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Senechal</w:t>
+                <w:t xml:space="preserve">Mickael Guironnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brès</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ladret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands. pp.CD</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365247v1</w:t>
+                <w:t xml:space="preserve">hal-00365269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal information fusion for human action recognition in videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+                <w:t xml:space="preserve">Audio, Video and Audio-Visual Signatures for Short Video Clip Detection: Experiments on Trecvid2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Simand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Amsterdam, Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068014v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal Attention Model for Video Content Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guyader</w:t>
+                <w:t xml:space="preserve">Spatio-temporal information fusion for human action recognition in videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Panagiotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tziritas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Gène, Italy. pp.CD</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365256v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic feature-based visual attention model: comparison to human judgment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal Attention Model for Video Content Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ladret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2005 - 13th European Signal Processing Conference (EUSIPCO'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Antalya, Turkey. pp.CD</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Gène, Italy. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365269v1</w:t>
+                <w:t xml:space="preserve">hal-00365256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video classification based on low-level feature fusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Guironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9778,217 +9778,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de sauts d'athlète dans les vidéos : fusion du mouvement de caméra et de la trajectoire de points caractéristiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la reconnaissance de motifs temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Rombaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.1165-1168</w:t>
+              <w:t xml:space="preserve">5ièmes journées sur l'Extraction et la Gestion des Connaissances (EGC'05), Atelier 7 : Extraction de motifs temporels pour la détection en ligne de situations critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068019v1</w:t>
+                <w:t xml:space="preserve">hal-00068023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la reconnaissance de motifs temporels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance de sauts d'athlète dans les vidéos : fusion du mouvement de caméra et de la trajectoire de points caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ramasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ièmes journées sur l'Extraction et la Gestion des Connaissances (EGC'05), Atelier 7 : Extraction de motifs temporels pour la détection en ligne de situations critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2005 - 20ème colloque GRETSI sur le Traitement du Signal et des Images, GRETSI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.1165-1168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068023v1</w:t>
+                <w:t xml:space="preserve">hal-00068019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLIPS LIS LSR LABRI Experiments in TREC Video Retrieval 2004</w:t>
               </w:r>
@@ -10026,51 +10026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TREC Video Retrieval 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Gaithersburg, United States</w:t>
@@ -10099,51 +10099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Signatures for Video Copy Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10487,51 +10487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Saliency Model on Multi-GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11135,51 +11135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-03877-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04665302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3523637" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Chan Wai Tim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuvabh Dutt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.08.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weize Quan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2020.301023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.10.092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain-Leonardo Gutierrez-Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Safadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4240-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/543492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrbanoo Hamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11760-015-0765-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.8.1.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Rahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.2.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghan Song" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.6.4.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9146-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Panagiotakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0164-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tziritas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ho Phuoc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0215-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-007-0073-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001408006752" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140363v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2007.896652" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guironnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2007.01.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ladret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/60245" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noterman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002409093300" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3715090750335F71AE1AB66E8545B027477E00E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04689660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04492351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012346400003660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04221367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192144v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35681-0_15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04221415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03842399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03143986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Canovas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341542" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Pham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2019.8877479" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02285975v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ul Hassan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2019.8877393" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358695.3360890" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006637705960602" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095745" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408740v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ratajczak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labourey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199193v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_24" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Savary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679148v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boucheteil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682059v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2012.6226776" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629263v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Agud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428979v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simac-Lejeune" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#232;vre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189773v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348581v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164605v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167933v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070848v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11789239_40" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Senechal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068014v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guironnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365259v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068019v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068023v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307992v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Quenot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mararu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayache" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charhad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583286v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dor&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Buquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595901v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384988-5.00030-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563750v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerin Romeo-Pakker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Abdellatif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Christ&#232;le" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Wenqi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graff Christian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Fons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-025-03877-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04665302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Wagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3523637" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefen Chan Wai Tim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuvabh Dutt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.08.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weize Quan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ming Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsidi.2020.301023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2018.10.092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrain-Leonardo Gutierrez-Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahjat Safadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-4240-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrbanoo Hamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guyader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11760-015-0765-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fristot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alleysson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/543492" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.8.1.4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Rahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.2.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghan Song" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.6.4.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9146-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ramasso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Panagiotakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2010.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-010-0164-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tziritas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Ho Phuoc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-009-0215-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-007-0073-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001408006752" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guironnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ladret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/60245" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140363v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2007.896652" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164601v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2007.01.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brissaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noterman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01989002409093300" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D3715090750335F71AE1AB66E8545B027477E00E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04689660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04492351v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012346400003660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04192144v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35681-0_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04221367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04221415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03842399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03143986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Canovas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341542" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02285975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Pham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2019.8877479" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneeb Ul Hassan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulhem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2019.8877393" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3358695.3360890" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006637705960602" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887699v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078971.3079042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590664v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095745" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408740v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ratajczak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labourey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aycard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_25" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935636v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068276v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_24" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Savary" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boucheteil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIAMIS.2012.6226776" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629263v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677651v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delezoide" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Henri Gosselin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Redi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Merialdo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953839v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gorisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gosselin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Mo&#235;llic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Agud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428979v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simac-Lejeune" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288966v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Rossi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463577" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189773v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348581v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#232;vre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167933v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164605v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11789239_40" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070848v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086119v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067996v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068009v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365269v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guironnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Senechal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068014v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365256v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365259v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068023v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068019v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307992v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Quenot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mararu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayache" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charhad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583286v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jolion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825450v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dor&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Buquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595901v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384988-5.00030-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563750v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerin Romeo-Pakker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Abdellatif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Christ&#232;le" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Wenqi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graff Christian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165934v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Henry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>