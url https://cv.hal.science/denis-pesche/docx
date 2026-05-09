--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -639,51 +639,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and development: Complement, substitute or stopgap solution? The case of sahelian pastoralism</w:t>
+                <w:t xml:space="preserve">Resilience and Development: Complement, Substitute or Stopgap Solution? The Case of Sahelian Pastoralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
@@ -692,1812 +692,1821 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 250, pp.11-38</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 250, pp.11-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ried.1697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179928v1</w:t>
+                <w:t xml:space="preserve">hal-03882172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has the COVID‐19 crisis changed our relationship to the future?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lattre‐gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futures &amp; foresight science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (2), pp.e75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ffo2.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lecomte : de l'aide par projet à l'écoute paysanne. Les chemins de traverses de l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 244, pp.123-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ried.244.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et développement : complément, substitut ou palliatif ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ancey</w:t>
+                <w:t xml:space="preserve">IPBES, an inclusive institution? Challenging the integration of stakeholders in a science-policy interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oubenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Daviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ried.231.0057⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-08961-220111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997651v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPBES, an inclusive institution? Challenging the integration of stakeholders in a science-policy interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Hrabanski</w:t>
+                <w:t xml:space="preserve">Résilience et développement : complément, substitut ou palliatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Daviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-08961-220111⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231 (3), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ried.231.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997630v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informations et jeux d’acteurs autour d’une politique environnementale : le cas du programme de paiements pour services environnementaux au Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vol. 7, n°1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.11241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des dispositifs de paiements pour services environnementaux : les apports de l’analyse des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vol. 7, n°1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.11233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the governance of the Payment for Environmental Services Programme in Costa Rica: A policy process perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Saenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16, pp.253-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoser.2015.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux regards sur la coopération pour le développement et ses transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ribier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnie K. Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 165, pp.7-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/med.165.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;consensus d'Antalya&amp;quot;: les avancées de la Plateforme intergouvernementale scientifique et politique sur la biodiversité et les services écosystémiques (IPBES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oubenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (3), pp.240-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2014040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire Multisitué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.289-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.424.0289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Payments for ecosystem services and the fatal attraction of win-win solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roldan Muradian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Arsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikret Adaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (4), pp.274-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-263X.2012.00309.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Millennium Ecosystem Assessment : anatomie d’une évaluation environnementale globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (4), pp.363-372. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en politique des services environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Sáenz-Ségura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (3), 25 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.12920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction du mouvement paysan et élaboration des politiques agricoles en Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (2), pp.139-155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.114.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondement et mécanismes de l’influence des céréaliers au sein du syndicalisme agricole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Afrique du coton à Cancún : les acteurs d’une négociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kako Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can farmers' organisations be strengthened?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Courrier ACP-UE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2507,821 +2516,821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES): Meeting the challenge of biodiversity conservation and governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appuyer les organisations de producteurs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transformation des politiques de coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie K. Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRDIS, 21 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Dugué</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03050256v1</w:t>
+                <w:t xml:space="preserve">hal-03050255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation des politiques de coopération</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gabas</w:t>
+                <w:t xml:space="preserve">Appuyer les organisations de producteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CIRDIS, 21 p., 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éd. Quae, 144 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050255v1</w:t>
+                <w:t xml:space="preserve">hal-03050256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IPBES, Biodiversity and the Law: Design, Functioning and Perspectives of the Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Futhazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mc Manis Charles R.; Ong Burton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Biodiversity and the Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avènement de l’IPBES ou l’institutionnalisation des évaluations globales de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Compagnon Daniel; Rodary Estienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Politiques de Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2017, 9782724621709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale- Circulations de normes et réseaux d'acteurs. La gouvernance internationale de l'environnement entre fragmentation et défragmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IPBES mandate and governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Futhazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulations de normes et réseaux d’acteurs dans la gouvernance internationale de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2016, 979-10-97578-00-8</w:t>
+              <w:t xml:space="preserve">The Intergovernmental platform on biodiversity and ecosystem service (IPBES): Challenges, knowledge and actors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985210v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPBES mandate and governance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regaining control of territorial development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Losch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Magrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Imbernon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Pesche; Bruno Losch; Jacques Imbernon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Intergovernmental platform on biodiversity and ecosystem service (IPBES): Challenges, knowledge and actors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve"> A new emerging rural world - an overview of rural change in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cirad, Nepad, p.12-14, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400402v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regaining control of territorial development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Losch</w:t>
+                <w:t xml:space="preserve">Introduction générale- Circulations de normes et réseaux d'acteurs. La gouvernance internationale de l'environnement entre fragmentation et défragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A new emerging rural world - an overview of rural change in Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cirad, Nepad, p.12-14, 2016</w:t>
+              <w:t xml:space="preserve">Circulations de normes et réseaux d’acteurs dans la gouvernance internationale de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, 979-10-97578-00-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01400536v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se réapproprier le développement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Losch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3367,641 +3376,641 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAD-NEPAD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une nouvelle ruralité émergente : regards croisés sur les transformations rurales africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p.12-14, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01438988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystémiques face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Ezzine de Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Binot Herder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Torquebiau Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements climatiques et agricultures du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae; CIRAD, pp.236-245, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The governance of Costa Rica's programme of payments for environmental services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Sáenz-Ségura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muradian Roldan; Rival Laura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing the Provision of Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.237-257, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la recherche et pratiquer l'expertise dans une logique d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bonnassieux ; Pierre Triboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations entre experts, chercheurs et acteurs associatifs face au développement des organisations collectives d'agriculteurs dans les filières agricoles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHST-INRA, pp.7-15, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem Services and Payments for Environmental Services : Two sides of the same Coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muradian Roldan; Rival Laura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Governing the provision of Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.67-86, 2012, ISBN 978-94-007--5175-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 Les organisations de l'agriculture et des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question agricole mondiale : enjeux économiques, sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9 / Défendre un produit. Entre logiques politiques nationales et enjeux globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes agricoles en politique. De la fin des paysans au retour de la question agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4011,1044 +4020,1044 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser la prospective au sein d'une innovation sociale expérimentale pour la construction de systèmes alimentaires locaux durables et résilient. Le cas de la caisse alimentaire commune de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Zahra Rostom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française d’Économie Politique (AFEP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The circulation of IPBES non-state actors between biodiversity and climate regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oubenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on International Relations, Networks in Global Environmental Governance, Bruxelles, 16-17 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Daviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès international Resilience, Resilience and development: mobilising for transformation, Resilience Alliance, Montpellier, 4-8 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France. pp.535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rican Payment for Environmental Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Institutional analysis of ecosystem services and their main application “payment for environmental services” what sociology and political sciences can bring to economic approaches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International conference of the European Society for Ecological Economics, Ecological Economics and Institutional Dynamics, ESEE 2013, 18-21 Juin 2013, Lille (France)</w:t>
+              <w:t xml:space="preserve">10th International conference of the European Society for Ecological Economics, Ecological Economics and Institutional Dynamics, ESEE 2013, 18-21 June 2013, Lille (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072705v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation, circulation, and regime complexes: The network of experts and organizations at the interface between climate and biodiversity</w:t>
+                <w:t xml:space="preserve">Costa Rican Payment for Environmental Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Hrabanski</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Pan-European Conference on International Relations, One International Relations or Many? Multiple Worlds, Multiple Crises, Varsovie, 18-21 Septembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">10th International conference of the European Society for Ecological Economics, Ecological Economics and Institutional Dynamics, ESEE 2013, 18-21 Juin 2013, Lille (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072870v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional analysis of ecosystem services and their main application “payment for environmental services” what sociology and political sciences can bring to economic approaches?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation, circulation, and regime complexes: The network of experts and organizations at the interface between climate and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Froger</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International conference of the European Society for Ecological Economics, Ecological Economics and Institutional Dynamics, ESEE 2013, 18-21 June 2013, Lille (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">8th Pan-European Conference on International Relations, One International Relations or Many? Multiple Worlds, Multiple Crises, Varsovie, 18-21 Septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072718v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisations paysannes et dynamiques de structuration des ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : « Développement, libéralisme et modernité : trajectoires d’une anthropologie du changement social », APAD (Association pour l'anthropologie du changement social et du développement), Louvain-la-Neuve, 13-15 décembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Louvain-la-Neuve, Belgique. pp.61-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystèmiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hrabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Méral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès ICCAFFE Changement climatique, agriculture, pêche et ecosystemes : « Reinventer la recherche, l’innovation et la politique pour une croissance écologiquement et socialement équilibrée » – Agadir (Maroc) 19 au 21 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'organisation des ruraux en Afrique et renforcement des capacités pour l'élaboration des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche sur la régulation des marchés agricoles internationaux CERI, Coordination Sud, CIRAD et GEMDEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et limites des organisations de producteurs Comment contribuer réellement à leur renforcement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfinance et sécurisation du crédit aux exploitations familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum rural européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Le financement de l'agriculture familiale dans le contexte de la libéralisation Quelle contribution de la microfinance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Dakat, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699184v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfinance et sécurisation du crédit aux exploitations familiales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle et limites des organisations de producteurs Comment contribuer réellement à leur renforcement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le financement de l'agriculture familiale dans le contexte de la libéralisation Quelle contribution de la microfinance ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Dakat, Sénégal</w:t>
+              <w:t xml:space="preserve">Forum rural européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699208v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfinance and securing credit for family farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5064,120 +5073,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The financing of family farming in the context of liberalisation What can be the contribution of microfinance?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Producer Organizations be Strengthened by Provision of Funding and Human Resources?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Producer Organizations: their Contribution to Rural Capacity Building and Poverty Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5187,150 +5196,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the Costa Rica, program of payment for environmental services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Sáenz-Ségura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference "Payments for ecosystem services and their institutional dimensions", Berlin, 10-12 Novembre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Berlin, Germany. s.p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5340,290 +5349,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échos de la recherche internationale sur l’agriculture familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement rural en coopération a-t-il encore du sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Chambres d’agriculture en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagnes en mouvement : un siècle d’organisations paysannes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5633,104 +5642,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un état des lieux des usages de la notion de « transition écologique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ducastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5740,1297 +5749,1297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAPO : les futurs de l'agroécologie paysanne en Occitanie à l'horizon 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Charvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inpact Occitanie. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de financement de la transition écologique et énergétique dans les régions : obstacles à la mise en oeuvre et pistes d’amélioration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ducastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lectard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD (Montpellier ; France); Ademe - Agence de la transition écologique; EHESS (École des Hautes Études en Sciences Sociales; UPVD, Université de Perpignan Via Domitia; Université de Montpellier; Université des antilles (UA) - Site de Guadeloupe, FRA; ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique publique et changement climatique: Une lecture par les coalitions de cause du Programme de Paiement pour Services Environnementaux au Costa Rica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Costa Rican Payment for Environmental Services: Between international and national influence, a feedback analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 21 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CIRAD – UMR ART-Dev – Montpellier. CINPE – UNA – Costa Rica. 2014, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078264v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rican Payment for Environmental Services: Between international and national influence, a feedback analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politique publique et changement climatique: Une lecture par les coalitions de cause du Programme de Paiement pour Services Environnementaux au Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CIRAD – UMR ART-Dev – Montpellier. CINPE – UNA – Costa Rica. 2014, 17 p</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Sáenz-Ségura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2014, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077374v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystémiques et environnementaux au Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Sáenz-Ségura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2012, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuity and Inflexions of the program of payment for environmental services in Costa Rica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Legrand</w:t>
+                <w:t xml:space="preserve">Circulation internationale des idées et de nouveaux instruments des politiques environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] CIRAD. 2011, 23 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2011, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078143v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations de producteurs sénégalaises dans la négociation des accords de partenariat économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuity and Inflexions of the program of payment for environmental services in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IPAR. 2011, pp.45</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Sáenz-Ségura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CIRAD. 2011, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077123v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Millennium Ecosystem Assessment</w:t>
+                <w:t xml:space="preserve">Les organisations de producteurs sénégalaises dans la négociation des accords de partenariat économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANR. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hrabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IPAR. 2011, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078152v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services écosystémiques et paiements pour services environnementaux</w:t>
+                <w:t xml:space="preserve">Le Millennium Ecosystem Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche (ANR). 2011, 26 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANR. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078153v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation internationale des idées et de nouveaux instruments des politiques environnementales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Services écosystémiques et paiements pour services environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2011, 16 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Méral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hrabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche (ANR). 2011, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078168v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation des enseignements des programmes d’appui a la professionnalisation de l’agriculture en Afrique de l’Ouest et du Centre : le cas du Cameroun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse et capitalisation des démarches d'appui aux organisations de producteurs (OP) de la coopération française (MAE et AFD) : Le Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère des Affaires Etrangères: DGCID / DCT-EPS. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Rose Mercoiret</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01947378v1</w:t>
+                <w:t xml:space="preserve">hal-01947374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et capitalisation des démarches d'appui aux organisations de producteurs (OP) de la coopération française (MAE et AFD) : Le Bénin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capitalisation des enseignements des programmes d’appui a la professionnalisation de l’agriculture en Afrique de l’Ouest et du Centre : le cas du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Mercoiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pesche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère des Affaires Etrangères: DGCID / DCT-EPS. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Berthomé</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01947374v1</w:t>
+                <w:t xml:space="preserve">hal-01947378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndicalisme agricole spécialisé en France. Entre la spécificité des intérêts et le besoin d'alliances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pesche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris 10, 1998. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01699609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7177,51 +7186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882373v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berthonneche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art05-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art07" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barbedette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1847" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229160v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jahel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lattre&#8208;gasquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffo2.75" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lecomte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.244.0123" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.231.0057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubenal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08961-220111" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11241" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01294166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Froger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saenz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2015.10.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gabas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie K. Campbell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.165.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062757v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vandevelde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.424.0289" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldan Muradian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arsel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pellegrini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Adaman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Aguilar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-263X.2012.00309.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando S&#225;enz-S&#233;gura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12920" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684414v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.114.0139" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kako Nubukpo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050256v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Dugu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Futhazar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Biodiversity-and-the-Law/McManis-Ong/p/book/9781138693302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985215v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985210v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Imbernon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pedrono" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Binot Herder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056519v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02372532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zahra Rostom" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075931v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesaffre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Lebot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302276v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charvy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thuault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doublet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Voituriez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lectard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078264v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078168v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947378v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Mercoiret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berthom&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01699609v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882373v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pesche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berthonneche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol97-art05-GB" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779930v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol97-art07" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barbedette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1847" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.1697" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jahel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bourgeois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lattre&#8208;gasquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffo2.75" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.244.0123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubenal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08961-220111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.231.0057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11241" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;ral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Froger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01294166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Froger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saenz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2015.10.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gabas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie K. Campbell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.165.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vandevelde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014040" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.424.0289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldan Muradian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Arsel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pellegrini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Adaman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Aguilar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-263X.2012.00309.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando S&#225;enz-S&#233;gura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.114.0139" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kako Nubukpo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Dugu&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Futhazar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Biodiversity-and-the-Law/McManis-Ong/p/book/9781138693302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Losch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Imbernon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pedrono" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Binot Herder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02372532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Zahra Rostom" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072870v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699150v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesaffre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699189v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Lebot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302276v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charvy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thuault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Doublet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Voituriez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivi&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lectard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077123v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947374v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berthom&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947378v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Mercoiret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01699609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>