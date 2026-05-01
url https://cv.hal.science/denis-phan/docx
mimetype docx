--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -524,51 +524,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Choices under Social Influence, Generic Properties</w:t>
+                <w:t xml:space="preserve">Discrete Choices under Social Influence: Generic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
@@ -617,75 +617,75 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004539v1</w:t>
+                <w:t xml:space="preserve">halshs-00135405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Choices under Social Influence: Generic Properties</w:t>
+                <w:t xml:space="preserve">Discrete Choices under Social Influence, Generic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
@@ -734,319 +734,319 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00135405v1</w:t>
+                <w:t xml:space="preserve">halshs-04004539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology, a mediator for Agent Based Modeling in Social Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Livet</w:t>
+                <w:t xml:space="preserve">Agent-Based Models and Simulations in Economics and Social Sciences: from conceptual exploration to distinct ways of experimenting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lena Sanders</w:t>
+                <w:t xml:space="preserve">Franck Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 13 (1)</w:t>
+              <w:t xml:space="preserve">, 2010, 13 (1), http://jasss.soc.surrey.ac.uk/13/1/5.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03367089v1</w:t>
+                <w:t xml:space="preserve">hal-00554700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-Based Models and Simulations in Economics and Social Sciences: from conceptual exploration to distinct ways of experimenting.</w:t>
+                <w:t xml:space="preserve">Pourquoi un cadre ontologique pour la modélisation multi-agents en sciences humaines et sociales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.101-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/044079ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554700v1</w:t>
+                <w:t xml:space="preserve">halshs-03916644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi un cadre ontologique pour la modélisation multi-agents en sciences humaines et sociales?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology, a mediator for Agent Based Modeling in Social Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03916644v1</w:t>
+                <w:t xml:space="preserve">halshs-03367089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing strategies of Goods with Externalities</w:t>
               </w:r>
@@ -1822,420 +1822,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00105857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination, cognition, auto - référence et réflexivité aux fondements des « croyances sociales »</w:t>
+                <w:t xml:space="preserve">Adoption and Cooperation in Communities: Mixed aquilibrium in polymorphic populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Waldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta B. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexivité et auto-référence dans les systèmes complexes. 12èmes Journées de Rochebrune, rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, pp.187-205</w:t>
+              <w:t xml:space="preserve">WEHIA 2005 : 10th Annuel Workshop on Economic Heterogeneous Interacting Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Colchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00105843v1</w:t>
+                <w:t xml:space="preserve">hal-00942345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Intégration Moduleco-MadKit: premiers résultats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination, cognition, auto - référence et réflexivité aux fondements des « croyances sociales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference on Multi-Agent Modelling for Environmental Management - CABM-HEMA-SMAGET 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Bourg-Saint-Maurice, France</w:t>
+              <w:t xml:space="preserve">Réflexivité et auto-référence dans les systèmes complexes. 12èmes Journées de Rochebrune, rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, pp.187-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404654v1</w:t>
+                <w:t xml:space="preserve">halshs-00105843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and free-riding with moral costs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirta B. Gordon</w:t>
+                <w:t xml:space="preserve">Projet Intégration Moduleco-MadKit: premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cognitive Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Sofia, Bulgaria. pp.294 - 304</w:t>
+              <w:t xml:space="preserve">Joint Conference on Multi-Agent Modelling for Environmental Management - CABM-HEMA-SMAGET 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bourg-Saint-Maurice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170211v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption and Cooperation in Communities: Mixed aquilibrium in polymorphic populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperation and free-riding with moral costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta B. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Waldeck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirta B. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEHIA 2005 : 10th Annuel Workshop on Economic Heterogeneous Interacting Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Colchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Cognitive Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Sofia, Bulgaria. pp.294 - 304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942345v1</w:t>
+                <w:t xml:space="preserve">hal-02170211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance and Technological Change: Transaction Costs in Telco-Equipment Supplier Networks</w:t>
               </w:r>
@@ -3095,1182 +3095,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points de vue ontologiques sur les transitions des systèmes de peuplement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles et simulations à base d’agents dans les sciences économiques et sociales : de l’exploration conceptuelle à une variété de manières d’expérimenter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mathian</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Sanders L. </w:t>
+                <w:t xml:space="preserve">Frank Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Campagnolo, Jean-Sébastien Gharbi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre : De la préhistoire à l’ère des métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophie économique, un état des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.347-382, 2017, 9782373610574, 9782373610581 (en ligne ). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edmat.campa.2017.01.0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566375v1</w:t>
+                <w:t xml:space="preserve">halshs-03916961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Points de vue ontologiques sur les transitions des systèmes de peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Léna Sanders. </w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peupler la terre : De la préhistoire à l’ère des métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.435-459, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05273095v1</w:t>
+                <w:t xml:space="preserve">hal-03566375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et simulations à base d’agents dans les sciences économiques et sociales : de l’exploration conceptuelle à une variété de manières d’expérimenter</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Gilles Campagnolo, Jean-Sébastien Gharbi. </w:t>
+                <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léna Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie économique, un état des lieux</w:t>
+              <w:t xml:space="preserve">Peupler la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Matériologiques</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.347-382, 2017, 9782373610574, 9782373610581 (en ligne ). </w:t>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edmat.campa.2017.01.0347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03916961v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05273095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing of Goods with Bandwagon Properties : The Curse of Coordination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’individuel et le collectif : ontologie et intersubjectivité dans les SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">F. Abergel et al. </w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econophysics of Agent-Based Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.229-232, 2014, New Economic Windows, 978-3-319-00022-0</w:t>
+              <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943366v1</w:t>
+                <w:t xml:space="preserve">halshs-04004708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie des systèmes à base d'agents : application du cadre conceptuel AROC [(Agents-Ressources-Opérations) + Comportement] à la modélisation par SMA en SHS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 2 : Ontologies et modélisation par SMA en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Phan, Denis. </w:t>
+              <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
+              <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermès</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-189, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
+                <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230705v1</w:t>
+                <w:t xml:space="preserve">halshs-04004703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que suivre une règle ? Réflexion sur les normes et les usages</w:t>
+                <w:t xml:space="preserve">Emergence, croyances individuelles et croyances sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Phan, Denis. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20, Hermès, pp.527-548, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
+              <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230949v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’individuel et le collectif : ontologie et intersubjectivité dans les SMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
+                <w:t xml:space="preserve">Pricing of Goods with Bandwagon Properties : The Curse of Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta B. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Phan, Denis. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriya Semeshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Abergel et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Hermès, pp.131-153, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
+              <w:t xml:space="preserve">Econophysics of Agent-Based Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.229-232, 2014, New Economic Windows, 978-3-319-00022-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230935v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 16 : les Marchés de biens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ontologie des systèmes à base d'agents : application du cadre conceptuel AROC [(Agents-Ressources-Opérations) + Comportement] à la modélisation par SMA en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Phan, Denis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.401-431, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-189, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009855v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 14 : Agentivité, rationalité et ontologie sociale : questions posées aux SHS par les modèles à base d'agents</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que suivre une règle ? Réflexion sur les normes et les usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Phan, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies pour la modélisation par systemes multi-agents en sciences humaines et sociales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
+              <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Hermès, pp.527-548, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04004716v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation à base d’agents et la simulation par systèmes multi-agents de sociétés d’agents intentionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’individuel et le collectif : ontologie et intersubjectivité dans les SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Franck Varenne, Marc Silberstein, Sébastien Dutreuil, Philippe Huneman. </w:t>
+              <w:t xml:space="preserve">Phan, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modéliser &amp; simuler, Epistémologies et pratiques de la modélisation et de la simulation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.193-244, 2014, Modélisations, simulations, systèmes complexes, 9782919694723</w:t>
+              <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Hermès, pp.131-153, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03916456v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la modélisation par SMA en SHS : comment fait-on une ontologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4289,918 +4280,927 @@
               <w:t xml:space="preserve">, Chapitre 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-51, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence, croyances individuelles et croyances sociales</w:t>
+                <w:t xml:space="preserve">La modélisation à base d’agents et la simulation par systèmes multi-agents de sociétés d’agents intentionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Varenne, Marc Silberstein, Sébastien Dutreuil, Philippe Huneman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
+              <w:t xml:space="preserve">Modéliser &amp; simuler, Epistémologies et pratiques de la modélisation et de la simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-244, 2014, Modélisations, simulations, systèmes complexes, 9782919694723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04004717v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03916456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 18 : la structuration sociale de l'espace scolaire : une ontologie multi-points de vue, intégrée mais non réductrice</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan; Frédéric Amblard. </w:t>
+                <w:t xml:space="preserve">Chapitre 14 : Agentivité, rationalité et ontologie sociale : questions posées aux SHS par les modèles à base d'agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies et modélisation par systemes multi-agents en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes Science -Lavoisier, pp.461-474, 2014, Traité RTA, série Informatique et Systèmes d'Information, 2746232073</w:t>
+              <w:t xml:space="preserve">Ontologies pour la modélisation par systemes multi-agents en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009888v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence, croyances individuelles et croyances sociales</w:t>
+                <w:t xml:space="preserve">Chapitre 16 : les Marchés de biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Waldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 19, Hermès, pp.477-519, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Science - Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.401-431, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230941v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que suivre une règle ? Réflexion sur les normes et les usages</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan. </w:t>
+                <w:t xml:space="preserve">Chapitre 18 : la structuration sociale de l'espace scolaire : une ontologie multi-points de vue, intégrée mais non réductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Waldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan; Frédéric Amblard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
+              <w:t xml:space="preserve">Ontologies et modélisation par systemes multi-agents en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Science -Lavoisier, pp.461-474, 2014, Traité RTA, série Informatique et Systèmes d'Information, 2746232073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04004732v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la modélisation par SMA en SHS : comment fait-on une ontologie ?</w:t>
+                <w:t xml:space="preserve">Emergence, croyances individuelles et croyances sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Phan, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
+              <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Hermès, pp.477-519, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004698v1</w:t>
+                <w:t xml:space="preserve">hal-03230941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6 : Une Ontologie pour les systèmes à base d'agents: application du cadre conceptuel AROC à la modélisation par SMA en SHS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Introduction à la modélisation par SMA en SHS : comment fait-on une ontologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Phan</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Chapitre 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004713v1</w:t>
+                <w:t xml:space="preserve">halshs-04004698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’individuel et le collectif : ontologie et intersubjectivité dans les SMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 6 : Une Ontologie pour les systèmes à base d'agents: application du cadre conceptuel AROC à la modélisation par SMA en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapitre 5, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004708v1</w:t>
+                <w:t xml:space="preserve">halshs-04004713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2 : Ontologies et modélisation par SMA en SHS</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que suivre une règle ? Réflexion sur les normes et les usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Chapitre 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004703v1</w:t>
+                <w:t xml:space="preserve">halshs-04004732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Stratification sociale perçue : une société de « classe moyenne » ?</w:t>
               </w:r>
@@ -5348,1017 +5348,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04005029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do we need Ontology for Agent-Based Models?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Livet</w:t>
+                <w:t xml:space="preserve">Emergence in Agent based Computational Social Science: Conceptual, Formal and Diagrammatic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">K. Schredelseker, Florian Hauser eds. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ang Yang; Yin Shan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexity and Artificial Markets.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.133-144, 2008, Lecture Notes in Economics and Mathematical Systems, 9783540705536. </w:t>
+              <w:t xml:space="preserve">Intelligent Complex Adaptative Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 9, IGI Global, pp.255-299, 2008, 978-1-59904-717-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70556-7_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-59904-717-1.ch009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588091v1</w:t>
+                <w:t xml:space="preserve">lirmm-00344351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence in Agent based Computational Social Science: Conceptual, Formal and Diagrammatic Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
+                <w:t xml:space="preserve">Why do we need Ontology for Agent-Based Models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ang Yang; Yin Shan. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Schredelseker, Florian Hauser eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Complex Adaptative Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapter 9, IGI Global, pp.255-299, 2008, 978-1-59904-717-1. </w:t>
+              <w:t xml:space="preserve">Complexity and Artificial Markets.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNE Vol. 614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer; Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-144, 2008, Lecture Notes in Economics and Mathematical Systems, 9783540705536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-59904-717-1.ch009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70556-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00344351v1</w:t>
+                <w:t xml:space="preserve">halshs-00588091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence in multi-agent systems: conceptual and methodological issues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philosophy of Social Science in a nutshell: from discourse to model and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan, Frederic Amblard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan; Frederic Amblard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent Based Modelling and Simulations in the Human and Social Siences</w:t>
+              <w:t xml:space="preserve">Agent-based Modelling and Simulation in the Social and Human Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bardwell Press,</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.327-356, 2007, Gemas Studies in Social Analysis, 9781905622016</w:t>
+                <w:t xml:space="preserve">The Bardwell Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.393-431, 2007, Gemas Studies in Social Analysis, 13: 978-1-905622-01-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04035648v1</w:t>
+                <w:t xml:space="preserve">halshs-04004485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice under social influence: effects of learning behaviors on the collective dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
+                <w:t xml:space="preserve">Emergence in multi-agent systems: conceptual and methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Richard Topol; Bernard Walliser. </w:t>
+              <w:t xml:space="preserve">Denis Phan, Frederic Amblard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Economics: New Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 280, Elsevier, pp.178-203, 2007, Contributions to Economic Analysis, ‎ 978-0444522429</w:t>
+              <w:t xml:space="preserve">Agent Based Modelling and Simulations in the Human and Social Siences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bardwell Press,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-356, 2007, Gemas Studies in Social Analysis, 9781905622016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04005045v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04035648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemology in a nutshell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan; Frédéric Amblard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent Based Modelling and Simulations in the Human and Social Siences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bardwell Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.357-392, 2007, Gemas Studies in Social Analysis, 13: 978-1-905622-01-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04004535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based Modelling and Simulation in the Social and Human Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
+                <w:t xml:space="preserve">Choice under social influence: effects of learning behaviors on the collective dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriya Semeshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta B. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan and Frédéric Amblard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Topol; Bernard Walliser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent-based Modelling and Simulation</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, The Bardwell Press, Oxford, pp.448, 2007, GEMAS Studies in Social Analysis Series</w:t>
+              <w:t xml:space="preserve">Cognitive Economics: New Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 280, Elsevier, pp.178-203, 2007, Contributions to Economic Analysis, ‎ 978-0444522429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175684v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04005045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophy of Social Science in a nutshell: from discourse to model and experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-based Modelling and Simulation in the Social and Human Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan; Frederic Amblard. </w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan and Frédéric Amblard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent-based Modelling and Simulation in the Social and Human Sciences</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.393-431, 2007, Gemas Studies in Social Analysis, 13: 978-1-905622-01-6</w:t>
+              <w:t xml:space="preserve">Agent-based Modelling and Simulation</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the Social and Human Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Bardwell Press, Oxford, pp.448, 2007, GEMAS Studies in Social Analysis Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04004485v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence sociale, jeux de population et émergence dans les modèles multi-agents.</w:t>
+                <w:t xml:space="preserve">Des réseaux d'automates aux modèles multi-agents: choix discrets avec dépendance sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Amblard &amp; Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et simulation multi-agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermes Lavoisier, pp.331-355, 2006</w:t>
+              <w:t xml:space="preserve">, Hermes Lavoisier, pp.263-292, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00105766v1</w:t>
+                <w:t xml:space="preserve">halshs-00105763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Behaviours in Binary choice Model with Global or Local social influence</w:t>
+                <w:t xml:space="preserve">Influence sociale, jeux de population et émergence dans les modèles multi-agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruun C. </w:t>
+              <w:t xml:space="preserve">Frédéric Amblard &amp; Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Artificial Economics The Economy as a Complex Dynamic System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 584, Springer, pp.14, 2006, Lecture Notes in Economics and Mathematical Systems</w:t>
+              <w:t xml:space="preserve">Modélisation et simulation multi-agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Lavoisier, pp.331-355, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00105852v1</w:t>
+                <w:t xml:space="preserve">halshs-00105766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réseaux d'automates aux modèles multi-agents: choix discrets avec dépendance sociale.</w:t>
+                <w:t xml:space="preserve">Complex Behaviours in Binary choice Model with Global or Local social influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Amblard &amp; Denis Phan. </w:t>
+              <w:t xml:space="preserve">Bruun C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et simulation multi-agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes Lavoisier, pp.263-292, 2006</w:t>
+              <w:t xml:space="preserve">Advances in Artificial Economics The Economy as a Complex Dynamic System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 584, Springer, pp.14, 2006, Lecture Notes in Economics and Mathematical Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00105763v1</w:t>
+                <w:t xml:space="preserve">halshs-00105852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation and free riding with moral cost</w:t>
               </w:r>
@@ -6417,51 +6417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence in multi-agents systems : cognitive hierarchy, detection, and complexity reduction part 1: methological issues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6973,51 +6973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915798v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.202.0181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0048393117713982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0689" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0660-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003887" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367089v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044079ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.03.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nadal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vannimenus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genthon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daniel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sommer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duflot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/descriptif-9782746232075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/agent-based_modelling.htm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Varenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/philosophie-economique--9782373610574-page-347.htm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.campa.2017.01.0347" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230949v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/hermes-science-publications/traite-rta/livre/9782746232075" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/modelisations-simulations-systemes-complexes-2425-5661/187-modeliser-simuler-epistemologies-et-pratiques-de-la-modelisation-et-de-la-simulation-9782919694723.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004713v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916802v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.galla.2011.02.0060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/boudon.htm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-70556-7_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70556-7_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-717-1.ch009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005045v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004535v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28547-4_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-24708-1_22" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24708-1_22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03657063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915798v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.202.0181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0048393117713982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0689" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0660-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003887" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044079ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.03.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nadal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vannimenus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genthon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sommer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duflot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/descriptif-9782746232075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/agent-based_modelling.htm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Varenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/philosophie-economique--9782373610574-page-347.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.campa.2017.01.0347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/modelisations-simulations-systemes-complexes-2425-5661/187-modeliser-simuler-epistemologies-et-pratiques-de-la-modelisation-et-de-la-simulation-9782919694723.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/hermes-science-publications/traite-rta/livre/9782746232075" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916802v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.galla.2011.02.0060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/boudon.htm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-717-1.ch009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-70556-7_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70556-7_11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28547-4_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-24708-1_22" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24708-1_22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03657063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>