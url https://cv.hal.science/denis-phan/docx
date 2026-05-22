--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -524,51 +524,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Choices under Social Influence: Generic Properties</w:t>
+                <w:t xml:space="preserve">Discrete Choices under Social Influence, Generic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
@@ -617,75 +617,75 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00135405v1</w:t>
+                <w:t xml:space="preserve">halshs-04004539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Choices under Social Influence, Generic Properties</w:t>
+                <w:t xml:space="preserve">Discrete Choices under Social Influence: Generic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
@@ -734,51 +734,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218202509003887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004539v1</w:t>
+                <w:t xml:space="preserve">halshs-00135405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-Based Models and Simulations in Economics and Social Sciences: from conceptual exploration to distinct ways of experimenting.</w:t>
               </w:r>
@@ -1216,252 +1216,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04004532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seller's dilemma due to social interactions between customers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple equilibria in a monopoly market with heterogeneous agents and externalities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vannimenus</w:t>
+                <w:t xml:space="preserve">J.-P. Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vannimenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (6), pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00145608v1</w:t>
+                <w:t xml:space="preserve">halshs-00078792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple equilibria in a monopoly market with heterogeneous agents and externalities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seller's dilemma due to social interactions between customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta B. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Nadal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Vannimenus</w:t>
+                <w:t xml:space="preserve">Jean Vannimenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2005.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00078792v1</w:t>
+                <w:t xml:space="preserve">hal-00145608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sellers dilemna due to social interactions between customers</w:t>
               </w:r>
@@ -1486,51 +1486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vannimenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 356 (2-4), pp.628-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1822,420 +1822,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00105857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption and Cooperation in Communities: Mixed aquilibrium in polymorphic populations</w:t>
+                <w:t xml:space="preserve">Coordination, cognition, auto - référence et réflexivité aux fondements des « croyances sociales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEHIA 2005 : 10th Annuel Workshop on Economic Heterogeneous Interacting Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Colchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Réflexivité et auto-référence dans les systèmes complexes. 12èmes Journées de Rochebrune, rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, pp.187-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942345v1</w:t>
+                <w:t xml:space="preserve">halshs-00105843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination, cognition, auto - référence et réflexivité aux fondements des « croyances sociales »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Intégration Moduleco-MadKit: premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réflexivité et auto-référence dans les systèmes complexes. 12èmes Journées de Rochebrune, rencontres interdisciplinaires sur les systèmes complexes naturels et artificiels.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, pp.187-205</w:t>
+              <w:t xml:space="preserve">Joint Conference on Multi-Agent Modelling for Environmental Management - CABM-HEMA-SMAGET 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bourg-Saint-Maurice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00105843v1</w:t>
+                <w:t xml:space="preserve">hal-02404654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Intégration Moduleco-MadKit: premiers résultats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
+                <w:t xml:space="preserve">Cooperation and free-riding with moral costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta B. Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Waldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference on Multi-Agent Modelling for Environmental Management - CABM-HEMA-SMAGET 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Bourg-Saint-Maurice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Cognitive Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Sofia, Bulgaria. pp.294 - 304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404654v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and free-riding with moral costs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoption and Cooperation in Communities: Mixed aquilibrium in polymorphic populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Waldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirta B. Gordon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Waldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cognitive Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Sofia, Bulgaria. pp.294 - 304</w:t>
+              <w:t xml:space="preserve">WEHIA 2005 : 10th Annuel Workshop on Economic Heterogeneous Interacting Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Colchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170211v1</w:t>
+                <w:t xml:space="preserve">hal-00942345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance and Technological Change: Transaction Costs in Telco-Equipment Supplier Networks</w:t>
               </w:r>
@@ -3095,2112 +3095,2112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et simulations à base d’agents dans les sciences économiques et sociales : de l’exploration conceptuelle à une variété de manières d’expérimenter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Points de vue ontologiques sur les transitions des systèmes de peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Varenne</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Gilles Campagnolo, Jean-Sébastien Gharbi. </w:t>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie économique, un état des lieux</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Peupler la terre : De la préhistoire à l’ère des métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.435-459, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03916961v1</w:t>
+                <w:t xml:space="preserve">hal-03566375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points de vue ontologiques sur les transitions des systèmes de peuplement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Sanders L. </w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Léna Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre : De la préhistoire à l’ère des métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peupler la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566375v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05273095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Léna Sanders. </w:t>
+                <w:t xml:space="preserve">Modèles et simulations à base d’agents dans les sciences économiques et sociales : de l’exploration conceptuelle à une variété de manières d’expérimenter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Campagnolo, Jean-Sébastien Gharbi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peupler la terre</w:t>
+              <w:t xml:space="preserve">Philosophie économique, un état des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t>
+                <w:t xml:space="preserve">Éditions Matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.347-382, 2017, 9782373610574, 9782373610581 (en ligne ). </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/edmat.campa.2017.01.0347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05273095v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03916961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’individuel et le collectif : ontologie et intersubjectivité dans les SMA</w:t>
+                <w:t xml:space="preserve">Chapitre 16 : les Marchés de biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Waldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
+              <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Science - Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.401-431, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004708v1</w:t>
+                <w:t xml:space="preserve">hal-01009855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2 : Ontologies et modélisation par SMA en SHS</w:t>
+                <w:t xml:space="preserve">Chapitre 14 : Agentivité, rationalité et ontologie sociale : questions posées aux SHS par les modèles à base d'agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
+              <w:t xml:space="preserve">Ontologies pour la modélisation par systemes multi-agents en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04004703v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence, croyances individuelles et croyances sociales</w:t>
+                <w:t xml:space="preserve">La modélisation à base d’agents et la simulation par systèmes multi-agents de sociétés d’agents intentionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Varenne, Marc Silberstein, Sébastien Dutreuil, Philippe Huneman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
+              <w:t xml:space="preserve">Modéliser &amp; simuler, Epistémologies et pratiques de la modélisation et de la simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Matériologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-244, 2014, Modélisations, simulations, systèmes complexes, 9782919694723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04004717v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03916456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing of Goods with Bandwagon Properties : The Curse of Coordination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à la modélisation par SMA en SHS : comment fait-on une ontologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">F. Abergel et al. </w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Phan, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econophysics of Agent-Based Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.229-232, 2014, New Economic Windows, 978-3-319-00022-0</w:t>
+              <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-51, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943366v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie des systèmes à base d'agents : application du cadre conceptuel AROC [(Agents-Ressources-Opérations) + Comportement] à la modélisation par SMA en SHS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence, croyances individuelles et croyances sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Phan, Denis. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermès</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-189, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
+                <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230705v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que suivre une règle ? Réflexion sur les normes et les usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pricing of Goods with Bandwagon Properties : The Curse of Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta B. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Phan, Denis. </w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriya Semeshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Abergel et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20, Hermès, pp.527-548, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
+              <w:t xml:space="preserve">Econophysics of Agent-Based Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.229-232, 2014, New Economic Windows, 978-3-319-00022-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230949v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’individuel et le collectif : ontologie et intersubjectivité dans les SMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
+                <w:t xml:space="preserve">Une ontologie des systèmes à base d'agents : application du cadre conceptuel AROC [(Agents-Ressources-Opérations) + Comportement] à la modélisation par SMA en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phan, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 5, Hermès, pp.131-153, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-189, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230935v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la modélisation par SMA en SHS : comment fait-on une ontologie ?</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que suivre une règle ? Réflexion sur les normes et les usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Livet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phan, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapitre 1, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-51, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
+              <w:t xml:space="preserve">, 20, Hermès, pp.527-548, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230704v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation à base d’agents et la simulation par systèmes multi-agents de sociétés d’agents intentionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’individuel et le collectif : ontologie et intersubjectivité dans les SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Franck Varenne, Marc Silberstein, Sébastien Dutreuil, Philippe Huneman. </w:t>
+              <w:t xml:space="preserve">Phan, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modéliser &amp; simuler, Epistémologies et pratiques de la modélisation et de la simulation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.193-244, 2014, Modélisations, simulations, systèmes complexes, 9782919694723</w:t>
+              <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Hermès, pp.131-153, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03916456v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 14 : Agentivité, rationalité et ontologie sociale : questions posées aux SHS par les modèles à base d'agents</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan. </w:t>
+                <w:t xml:space="preserve">Chapitre 18 : la structuration sociale de l'espace scolaire : une ontologie multi-points de vue, intégrée mais non réductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Waldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan; Frédéric Amblard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies pour la modélisation par systemes multi-agents en sciences humaines et sociales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
+              <w:t xml:space="preserve">Ontologies et modélisation par systemes multi-agents en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Science -Lavoisier, pp.461-474, 2014, Traité RTA, série Informatique et Systèmes d'Information, 2746232073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04004716v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 16 : les Marchés de biens</w:t>
+                <w:t xml:space="preserve">Emergence, croyances individuelles et croyances sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Phan, Denis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.401-431, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
+              <w:t xml:space="preserve">, 19, Hermès, pp.477-519, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009855v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 18 : la structuration sociale de l'espace scolaire : une ontologie multi-points de vue, intégrée mais non réductrice</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan; Frédéric Amblard. </w:t>
+                <w:t xml:space="preserve">Qu’est-ce que suivre une règle ? Réflexion sur les normes et les usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lana de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies et modélisation par systemes multi-agents en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes Science -Lavoisier, pp.461-474, 2014, Traité RTA, série Informatique et Systèmes d'Information, 2746232073</w:t>
+              <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009888v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence, croyances individuelles et croyances sociales</w:t>
+                <w:t xml:space="preserve">Introduction à la modélisation par SMA en SHS : comment fait-on une ontologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Phan, Denis. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologies et modélisation par SMA en SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, Hermès, pp.477-519, 2014, Traité RTA, série Informatique et systèmes d'information, 978-2-7462-3207-5</w:t>
+              <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230941v1</w:t>
+                <w:t xml:space="preserve">halshs-04004698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la modélisation par SMA en SHS : comment fait-on une ontologie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 6 : Une Ontologie pour les systèmes à base d'agents: application du cadre conceptuel AROC à la modélisation par SMA en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapitre 1, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004698v1</w:t>
+                <w:t xml:space="preserve">halshs-04004713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6 : Une Ontologie pour les systèmes à base d'agents: application du cadre conceptuel AROC à la modélisation par SMA en SHS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’individuel et le collectif : ontologie et intersubjectivité dans les SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Chapitre 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004713v1</w:t>
+                <w:t xml:space="preserve">halshs-04004708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que suivre une règle ? Réflexion sur les normes et les usages</w:t>
+                <w:t xml:space="preserve">Chapitre 2 : Ontologies et modélisation par SMA en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Varenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies pour la modélisation par systèmes multi-agents en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chapitre 20, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes-Sciences &amp; Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Traité RTA, série Informatique et Systèmes d'Information, 978-2746232075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004732v1</w:t>
+                <w:t xml:space="preserve">halshs-04004703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Stratification sociale perçue : une société de « classe moyenne » ?</w:t>
               </w:r>
@@ -5348,1017 +5348,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04005029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence in Agent based Computational Social Science: Conceptual, Formal and Diagrammatic Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ferber</w:t>
+                <w:t xml:space="preserve">Why do we need Ontology for Agent-Based Models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ang Yang; Yin Shan. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Schredelseker, Florian Hauser eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Complex Adaptative Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chapter 9, IGI Global, pp.255-299, 2008, 978-1-59904-717-1. </w:t>
+              <w:t xml:space="preserve">Complexity and Artificial Markets.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNE Vol. 614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer; Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-144, 2008, Lecture Notes in Economics and Mathematical Systems, 9783540705536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/978-1-59904-717-1.ch009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70556-7_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00344351v1</w:t>
+                <w:t xml:space="preserve">halshs-00588091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do we need Ontology for Agent-Based Models?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Livet</w:t>
+                <w:t xml:space="preserve">Emergence in Agent based Computational Social Science: Conceptual, Formal and Diagrammatic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">K. Schredelseker, Florian Hauser eds. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ang Yang; Yin Shan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexity and Artificial Markets.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.133-144, 2008, Lecture Notes in Economics and Mathematical Systems, 9783540705536. </w:t>
+              <w:t xml:space="preserve">Intelligent Complex Adaptative Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 9, IGI Global, pp.255-299, 2008, 978-1-59904-717-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70556-7_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/978-1-59904-717-1.ch009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588091v1</w:t>
+                <w:t xml:space="preserve">lirmm-00344351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophy of Social Science in a nutshell: from discourse to model and experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choice under social influence: effects of learning behaviors on the collective dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriya Semeshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirta B. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan; Frederic Amblard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Topol; Bernard Walliser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent-based Modelling and Simulation in the Social and Human Sciences</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.393-431, 2007, Gemas Studies in Social Analysis, 13: 978-1-905622-01-6</w:t>
+              <w:t xml:space="preserve">Cognitive Economics: New Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 280, Elsevier, pp.178-203, 2007, Contributions to Economic Analysis, ‎ 978-0444522429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004485v1</w:t>
+                <w:t xml:space="preserve">halshs-04005045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence in multi-agent systems: conceptual and methodological issues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epistemology in a nutshell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan, Frederic Amblard. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan; Frédéric Amblard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent Based Modelling and Simulations in the Human and Social Siences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bardwell Press,</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.327-356, 2007, Gemas Studies in Social Analysis, 9781905622016</w:t>
+                <w:t xml:space="preserve">The Bardwell Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.357-392, 2007, Gemas Studies in Social Analysis, 13: 978-1-905622-01-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04035648v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemology in a nutshell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence in multi-agent systems: conceptual and methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan; Frédéric Amblard. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan, Frederic Amblard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent Based Modelling and Simulations in the Human and Social Siences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bardwell Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.357-392, 2007, Gemas Studies in Social Analysis, 13: 978-1-905622-01-6</w:t>
+                <w:t xml:space="preserve">The Bardwell Press,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-356, 2007, Gemas Studies in Social Analysis, 9781905622016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04004535v1</w:t>
+                <w:t xml:space="preserve">halshs-04035648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice under social influence: effects of learning behaviors on the collective dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Nadal</w:t>
+                <w:t xml:space="preserve">Agent-based Modelling and Simulation in the Social and Human Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Richard Topol; Bernard Walliser. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan and Frédéric Amblard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Economics: New Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 280, Elsevier, pp.178-203, 2007, Contributions to Economic Analysis, ‎ 978-0444522429</w:t>
+              <w:t xml:space="preserve">Agent-based Modelling and Simulation</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the Social and Human Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Bardwell Press, Oxford, pp.448, 2007, GEMAS Studies in Social Analysis Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04005045v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based Modelling and Simulation in the Social and Human Sciences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philosophy of Social Science in a nutshell: from discourse to model and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Denis Phan and Frédéric Amblard. </w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Phan; Frederic Amblard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agent-based Modelling and Simulation</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, The Bardwell Press, Oxford, pp.448, 2007, GEMAS Studies in Social Analysis Series</w:t>
+              <w:t xml:space="preserve">Agent-based Modelling and Simulation in the Social and Human Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bardwell Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.393-431, 2007, Gemas Studies in Social Analysis, 13: 978-1-905622-01-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175684v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réseaux d'automates aux modèles multi-agents: choix discrets avec dépendance sociale.</w:t>
+                <w:t xml:space="preserve">Influence sociale, jeux de population et émergence dans les modèles multi-agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Amblard &amp; Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et simulation multi-agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermes Lavoisier, pp.263-292, 2006</w:t>
+              <w:t xml:space="preserve">, Hermes Lavoisier, pp.331-355, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00105763v1</w:t>
+                <w:t xml:space="preserve">halshs-00105766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence sociale, jeux de population et émergence dans les modèles multi-agents.</w:t>
+                <w:t xml:space="preserve">Complex Behaviours in Binary choice Model with Global or Local social influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Amblard &amp; Denis Phan. </w:t>
+              <w:t xml:space="preserve">Bruun C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et simulation multi-agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes Lavoisier, pp.331-355, 2006</w:t>
+              <w:t xml:space="preserve">Advances in Artificial Economics The Economy as a Complex Dynamic System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 584, Springer, pp.14, 2006, Lecture Notes in Economics and Mathematical Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00105766v1</w:t>
+                <w:t xml:space="preserve">halshs-00105852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Behaviours in Binary choice Model with Global or Local social influence</w:t>
+                <w:t xml:space="preserve">Des réseaux d'automates aux modèles multi-agents: choix discrets avec dépendance sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruun C. </w:t>
+              <w:t xml:space="preserve">Frédéric Amblard &amp; Denis Phan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Artificial Economics The Economy as a Complex Dynamic System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 584, Springer, pp.14, 2006, Lecture Notes in Economics and Mathematical Systems</w:t>
+              <w:t xml:space="preserve">Modélisation et simulation multi-agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Lavoisier, pp.263-292, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00105852v1</w:t>
+                <w:t xml:space="preserve">halshs-00105763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation and free riding with moral cost</w:t>
               </w:r>
@@ -6417,51 +6417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence in multi-agents systems : cognitive hierarchy, detection, and complexity reduction part 1: methological issues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6973,51 +6973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915798v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.202.0181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0048393117713982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0689" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0660-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003887" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044079ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145608v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.03.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nadal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vannimenus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genthon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daniel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sommer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duflot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/descriptif-9782746232075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/agent-based_modelling.htm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Varenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/philosophie-economique--9782373610574-page-347.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.campa.2017.01.0347" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004717v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/modelisations-simulations-systemes-complexes-2425-5661/187-modeliser-simuler-epistemologies-et-pratiques-de-la-modelisation-et-de-la-simulation-9782919694723.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009855v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/hermes-science-publications/traite-rta/livre/9782746232075" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916802v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.galla.2011.02.0060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/boudon.htm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-717-1.ch009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-70556-7_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70556-7_11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105763v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28547-4_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-24708-1_22" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24708-1_22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03657063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915798v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Phan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.202.0181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bulle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0048393117713982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Livet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.554.0689" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta B. Gordon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Semeshenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-012-0660-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Gordon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003887" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044079ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367089v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078792v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Nadal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vannimenus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannimenus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2005.03.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genthon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Waldeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02404654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daniel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ferber" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sommer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Mouchot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duflot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rochaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/descriptif-9782746232075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/agent-based_modelling.htm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/20035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Varenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/philosophie-economique--9782373610574-page-347.htm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.campa.2017.01.0347" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/informatique/ontologies-et-modelisation-par-sma-en-shs/phan/hermes-science-publications/traite-rta/livre/9782746232075" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/modelisations-simulations-systemes-complexes-2425-5661/187-modeliser-simuler-epistemologies-et-pratiques-de-la-modelisation-et-de-la-simulation-9782919694723.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004717v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943366v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230705v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230949v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004713v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916802v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.galla.2011.02.0060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005029v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bardwell-press.co.uk/publications/boudon.htm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588091v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-70556-7_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70556-7_11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dessalles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-717-1.ch009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004535v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Schmid" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105763v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28547-4_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-540-24708-1_22" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24708-1_22" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03657063v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>