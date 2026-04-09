--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Pomorski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed vs. Hybrid Control Architecture Using STPA and AHP - Application to an Autonomous Mobile Multi-robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Innal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ijsse.110101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-sensor fusion architectures based on the covariance intersection algorithm-estimating calculation burdens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 (4), 77, 16 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01347-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to System Safety of human-multi-robot mobile system control with STPA and FTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGERIAN JOURNAL OF SIGNALS AND SYSTEMS (AJSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STPA and Bowtie Risk Analysis Study for Centralized and Hierarchical Control Architectures Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innal Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandria Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.3799-3816. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aej.2020.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of STPA Hierarchical Structures in Risk Analysis: The case of a Complex Multi-Robot Mobile System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of mobile robot navigation under the virtual world Matlab-Gazebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGERIAN JOURNAL OF SIGNALS AND SYSTEMS (AJSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 783 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation collaborative d’un système multi-robots avec détection et isolation de défauts capteurs basée sur la divergence de Kullback-Leibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Approach with Fault Detection and Exclusion based on the Kullback-Leibler Divergence: Application on Collaborative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.61-76. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source for vehicle localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Localization for Multi-Robot System with Fault Detection and Exclusion based on the Kullback-Leibler Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source of vehicle ego-localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Geolocalization in Urban Areas Using Global Positioning Systems, Three-Dimensional Geographic Information Systems, and Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1 (Part 2)), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/IMU Data Fusion using multisensor Kalman filtering: Introduction of contextual aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanheeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.221-230. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2004.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Donghua University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local trend extraction to symbolization of time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive learning of decision trees: Application to fault isolation of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.155-166. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(00)00078-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving performance of distributed detection networks: an entropy-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81, pp.2479-2491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards symbolization using data-driven extraction of local trends for ICU monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.203-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique des systèmes de détection distribuée parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (4), pp.339-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et arbres de décision – Application à la surveillance partielle d’un moteur asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (4), pp.441-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique des systèmes de détection distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (4), pp.275-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Patient State Characterisation using Machine Learning in a Time Series Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fractal dimension of a computable figure is the average normalized complexity of its points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62, pp.216-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Microwave Techniques for Dielectric Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.250-253, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic Integration with Millimeter-Waves: Advancing Precise Free-Space Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.324-326, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Monostatic Microwave Radar for Building Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC53148.2023.10176071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme nano-robotique radar à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new faster filter based on optimizing the calculation burden of information and Kalman filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European/IFAC Workshop on Advanced Control and Diagnosis (ACD'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bologna, Italy. pp.453-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WR15 Six-port Interferometric Set-up for Millimeter-wave Characterization for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Hangzhou, China. pp.414-419, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS55526.2022.9792652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Positioning Test platform for Free-Space Six-Port Interferometric Distance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Real-Time Sensor-Fault Detection using Shannon’s Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept millimeter-wave free-space nondestructive testing implemented on collaborative mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Metrology for Industry 4.0 &amp; IoT 2020, MetroInd4.0&amp;IoT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Roma, Italy. pp.354-359, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroInd4.0IoT48571.2020.9138237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using a windowed entropy-based criterion - Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.56-61, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an adaptive entropy-based threshold for change detection methods – Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1173-1178, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using an entropy criterion - Application to fault-tolerant fusion in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI’2019 (IFSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of STPA Hierarchical Structures in Risk Analysis: The case of a Complex Multi-Robot Mobile System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Electrical Engineering &amp; Computer Science, EECS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a differential wheeled mobile robot in real time-Turtlebot 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies and Electrical Engineering (ICTAEE’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Skikda, Algeria. pp.12 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de nano-manipulateurs – Application à la nanocaractérisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Safety Study of intelligent multi-robot navigation in risk's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Arkam Mechhoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 51st International Carnahan Conference on Security Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCST.2017.8167809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant collaborative localization for multi-robot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 24th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2016.7535869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC European Workshop on Advanced Control and Diagnosis (ACD’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Multi-Sensor Fusion for Multi-Robot Collaborative Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d’une flotte de robots mobiles via l’environnement Matlab/ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Zahraa Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion method for a tightly coupled localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Fusion Approach Based on Information Theory Applied on GNSS Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 th International conference on information fusion (Fusion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi fault detection & exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion (FUSION), 2014 17th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Reconfiguration Strategy of a Multi Sensor Data Fusion Algorithm Based on Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gold coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi-fault detection and exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Advanced Robotics (ICAR’2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed control of multi-actor systems: Reinforcement signal by Shannon’s entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th European Modelling and Simulation Symposium (Simulation in Industry), EMSS’2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion based on information theory. Application to GNSS positionning and integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, ISTANBUL, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion for geolocalisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-localization in urban areas based on virtual 3D city model and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ 2008 International Conference on Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles detection and localisation with 3D geographical model and monovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/INS Data Fusion for and Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yanqin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Multiconference, Computational Engineering in Systems Applications, CESA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS/INS pour le positionnement terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'entropie de Shannon pour l'optimisation de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon’s Entropy for Network Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference sur la Modélisation Stochastique et Statistique (MSS’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGPS-INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Information Fusion (FUSION’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized detection: Optimizing with Bayes’ or entropy-based Criterion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th IEEE International Conference on Information Fusion (FUSION’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2003.177334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGPS-INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Sino-French Workshop on Sensory Evaluation and Intelligent Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique pour les systèmes de détection binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. pp.277-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-Up attribute Selection for the induction of decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multiconference on Computational Engineering in Systems Applications CNRS/IMACS/IEEE-SMC (CESA’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par arbre de décision pour la prévision des pics de pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Inter-Réseaux Atmo’2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-based optimisation for binary detection networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IEEE International Conference on Information Fusion (FUSION’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFIC.2000.859895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive learning approach for fault isolation – Application to the induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFAC Symposium on Intelligent Components and Instruments for Control Applications (SICICA’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU patient state characterisation using machine learning in a time series framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Artificial Intelligence in Medicine and Medical Decision Making (AIMDM’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48720-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support using machine learning: Towards intensive care unit patient state characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFAC/IEEE European Control Conference (ECC’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles dynamiques pour l’aide à la décision en monitorage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d’Automatique (JDA’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France. pp.361-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres de décision et analyse dynamique de données médicales : Introduction de la notion d’échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion – II. Local approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International ICSC (International Computer Science Conventions), Symposium on “Soft Computing” (SOCO’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nimes, France. pp.294-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lyon, France. pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’induction par arbre de décision utilisant un critère entropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion – I. Global approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International ICSC (International Computer Science Conventions), Symposium on “Soft Computing” (SOCO’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nimes, France. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d’un modèle qualitatif dynamique minimal pour la détection décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control process fault diagnosis using fuzzy classification in the parity space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computers &amp; Industrial Engineering (ICC&amp;IE’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dynamical systems based on information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Automation Congress (WAC’96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Montpellier, France. pp.563-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative approach to the change detection problem with different types of sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Beijing, China. pp.2498-2503, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1996.561308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de capteurs pour systèmes de détection décentralisée par un algorithme d’apprentissage basé sur l’entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième Colloque sur le Traitement du Signal et des Images (GRETSI’95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan-les-Pins, France. pp.917-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Industrial Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning applied to the detection of model changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications of Signals, Data, Systems Methodologies to Engineering Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic learning from incoherent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Science XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covers and partitions for observation based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS-IFAC Symposium on Modelling and Control of Technological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Lille, France. pp.505-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems via the analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS-IFAC International Symposium on Mathematical and Intelligent Models in System Simulation (MIM-S2’90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a qualitative model of a complex system via data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP - International Conference on Artificial Intelligence &amp; Industrial Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Leningrad, Russia. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches informationnelles pour la fusion tolérante aux fautes – Application à la robotique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization in automatic learning using aggregation and prolongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales “Analyse de Données et Apprentissage Symbolique-Numérique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Paris, France. Journées Internationales “Analyse de Données et Apprentissage Symbolique-Numérique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and automation for miniaturized microwave GSG nanoprobing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.751-768, 2020, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22587-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Data-fusion Method: Application on Platoon Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta and Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation intègre de véhicules avec fusion multi-capteurs tolérante aux défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nda Matta, Yves Vanderboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, Lavoisier, pp.55-94, 2012, Traité IC2 Série Systèmes automatisés, 2746238403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems via the analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Hanus, P. Kool and S. Tzafestas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Intelligent Models in System Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.C. Baltzer AG, Sc. Pub. Co., pp.253-257, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a qualitative model of a complex system via data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Alty and L.I. Mikulich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.285-291, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Pomorski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-sensor fusion architectures based on the covariance intersection algorithm-estimating calculation burdens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 (4), 77, 16 p. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01347-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed vs. Hybrid Control Architecture Using STPA and AHP - Application to an Autonomous Mobile Multi-robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Innal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ijsse.110101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to System Safety of human-multi-robot mobile system control with STPA and FTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGERIAN JOURNAL OF SIGNALS AND SYSTEMS (AJSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STPA and Bowtie Risk Analysis Study for Centralized and Hierarchical Control Architectures Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innal Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandria Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.3799-3816. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aej.2020.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of STPA Hierarchical Structures in Risk Analysis: The case of a Complex Multi-Robot Mobile System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of mobile robot navigation under the virtual world Matlab-Gazebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGERIAN JOURNAL OF SIGNALS AND SYSTEMS (AJSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 783 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation collaborative d’un système multi-robots avec détection et isolation de défauts capteurs basée sur la divergence de Kullback-Leibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Approach with Fault Detection and Exclusion based on the Kullback-Leibler Divergence: Application on Collaborative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.61-76. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Localization for Multi-Robot System with Fault Detection and Exclusion based on the Kullback-Leibler Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source for vehicle localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source of vehicle ego-localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Geolocalization in Urban Areas Using Global Positioning Systems, Three-Dimensional Geographic Information Systems, and Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1 (Part 2)), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/IMU Data Fusion using multisensor Kalman filtering: Introduction of contextual aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanheeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.221-230. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2004.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Donghua University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving performance of distributed detection networks: an entropy-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81, pp.2479-2491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local trend extraction to symbolization of time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive learning of decision trees: Application to fault isolation of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.155-166. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(00)00078-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et arbres de décision – Application à la surveillance partielle d’un moteur asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (4), pp.441-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique des systèmes de détection distribuée parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (4), pp.339-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards symbolization using data-driven extraction of local trends for ICU monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.203-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Patient State Characterisation using Machine Learning in a Time Series Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique des systèmes de détection distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (4), pp.275-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fractal dimension of a computable figure is the average normalized complexity of its points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62, pp.216-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic Integration with Millimeter-Waves: Advancing Precise Free-Space Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.324-326, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Microwave Techniques for Dielectric Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.250-253, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme nano-robotique radar à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Monostatic Microwave Radar for Building Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC53148.2023.10176071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new faster filter based on optimizing the calculation burden of information and Kalman filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European/IFAC Workshop on Advanced Control and Diagnosis (ACD'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bologna, Italy. pp.453-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WR15 Six-port Interferometric Set-up for Millimeter-wave Characterization for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Hangzhou, China. pp.414-419, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS55526.2022.9792652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Real-Time Sensor-Fault Detection using Shannon’s Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Positioning Test platform for Free-Space Six-Port Interferometric Distance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept millimeter-wave free-space nondestructive testing implemented on collaborative mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Metrology for Industry 4.0 &amp; IoT 2020, MetroInd4.0&amp;IoT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Roma, Italy. pp.354-359, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroInd4.0IoT48571.2020.9138237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using a windowed entropy-based criterion - Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.56-61, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an adaptive entropy-based threshold for change detection methods – Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1173-1178, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using an entropy criterion - Application to fault-tolerant fusion in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI’2019 (IFSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a differential wheeled mobile robot in real time-Turtlebot 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies and Electrical Engineering (ICTAEE’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Skikda, Algeria. pp.12 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of STPA Hierarchical Structures in Risk Analysis: The case of a Complex Multi-Robot Mobile System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Electrical Engineering &amp; Computer Science, EECS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de nano-manipulateurs – Application à la nanocaractérisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Safety Study of intelligent multi-robot navigation in risk's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Arkam Mechhoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 51st International Carnahan Conference on Security Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCST.2017.8167809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant collaborative localization for multi-robot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 24th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2016.7535869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC European Workshop on Advanced Control and Diagnosis (ACD’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d’une flotte de robots mobiles via l’environnement Matlab/ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Zahraa Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Multi-Sensor Fusion for Multi-Robot Collaborative Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion method for a tightly coupled localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Fusion Approach Based on Information Theory Applied on GNSS Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 th International conference on information fusion (Fusion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi fault detection & exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion (FUSION), 2014 17th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Reconfiguration Strategy of a Multi Sensor Data Fusion Algorithm Based on Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gold coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi-fault detection and exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Advanced Robotics (ICAR’2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, ISTANBUL, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion based on information theory. Application to GNSS positionning and integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed control of multi-actor systems: Reinforcement signal by Shannon’s entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th European Modelling and Simulation Symposium (Simulation in Industry), EMSS’2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-localization in urban areas based on virtual 3D city model and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ 2008 International Conference on Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion for geolocalisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles detection and localisation with 3D geographical model and monovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/INS Data Fusion for and Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yanqin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Multiconference, Computational Engineering in Systems Applications, CESA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'entropie de Shannon pour l'optimisation de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS/INS pour le positionnement terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon’s Entropy for Network Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference sur la Modélisation Stochastique et Statistique (MSS’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGPS-INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Information Fusion (FUSION’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized detection: Optimizing with Bayes’ or entropy-based Criterion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th IEEE International Conference on Information Fusion (FUSION’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2003.177334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGPS-INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Sino-French Workshop on Sensory Evaluation and Intelligent Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique pour les systèmes de détection binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. pp.277-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-Up attribute Selection for the induction of decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multiconference on Computational Engineering in Systems Applications CNRS/IMACS/IEEE-SMC (CESA’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive learning approach for fault isolation – Application to the induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFAC Symposium on Intelligent Components and Instruments for Control Applications (SICICA’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par arbre de décision pour la prévision des pics de pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Inter-Réseaux Atmo’2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-based optimisation for binary detection networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IEEE International Conference on Information Fusion (FUSION’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFIC.2000.859895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU patient state characterisation using machine learning in a time series framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Artificial Intelligence in Medicine and Medical Decision Making (AIMDM’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48720-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support using machine learning: Towards intensive care unit patient state characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFAC/IEEE European Control Conference (ECC’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles dynamiques pour l’aide à la décision en monitorage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d’Automatique (JDA’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France. pp.361-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control process fault diagnosis using fuzzy classification in the parity space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computers &amp; Industrial Engineering (ICC&amp;IE’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lyon, France. pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres de décision et analyse dynamique de données médicales : Introduction de la notion d’échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion – II. Local approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International ICSC (International Computer Science Conventions), Symposium on “Soft Computing” (SOCO’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nimes, France. pp.294-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’induction par arbre de décision utilisant un critère entropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion – I. Global approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International ICSC (International Computer Science Conventions), Symposium on “Soft Computing” (SOCO’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nimes, France. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d’un modèle qualitatif dynamique minimal pour la détection décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dynamical systems based on information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Automation Congress (WAC’96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Montpellier, France. pp.563-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative approach to the change detection problem with different types of sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Beijing, China. pp.2498-2503, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1996.561308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Industrial Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de capteurs pour systèmes de détection décentralisée par un algorithme d’apprentissage basé sur l’entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième Colloque sur le Traitement du Signal et des Images (GRETSI’95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan-les-Pins, France. pp.917-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic learning from incoherent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Science XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning applied to the detection of model changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications of Signals, Data, Systems Methodologies to Engineering Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covers and partitions for observation based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS-IFAC Symposium on Modelling and Control of Technological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Lille, France. pp.505-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems via the analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS-IFAC International Symposium on Mathematical and Intelligent Models in System Simulation (MIM-S2’90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a qualitative model of a complex system via data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP - International Conference on Artificial Intelligence &amp; Industrial Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Leningrad, Russia. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches informationnelles pour la fusion tolérante aux fautes – Application à la robotique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization in automatic learning using aggregation and prolongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales “Analyse de Données et Apprentissage Symbolique-Numérique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Paris, France. Journées Internationales “Analyse de Données et Apprentissage Symbolique-Numérique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and automation for miniaturized microwave GSG nanoprobing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.751-768, 2020, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22587-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Data-fusion Method: Application on Platoon Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta and Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation intègre de véhicules avec fusion multi-capteurs tolérante aux défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nda Matta, Yves Vanderboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, Lavoisier, pp.55-94, 2012, Traité IC2 Série Systèmes automatisés, 2746238403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a qualitative model of a complex system via data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Alty and L.I. Mikulich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.285-291, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems via the analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Hanus, P. Kool and S. Tzafestas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Intelligent Models in System Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.C. Baltzer AG, Sc. Pub. Co., pp.253-257, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bensaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zennir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Innal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliu Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijsse.110101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01347-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innal Fares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aej.2020.06.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.01.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0451-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2004.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5SJP8X3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvelo Aros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chambrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Beno&#238;t Perche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(00)00078-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCJ63MX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrousseaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chambrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Porrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Alsaleh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651951" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633954" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC53148.2023.10176071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS55526.2022.9792652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703650" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595413" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroInd4.0IoT48571.2020.9138237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864768" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820667" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Taleb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Arkam Mechhoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2017.8167809" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374188v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509784v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Zahraa Wehbi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Smaili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yanqin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2003.177334" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Penin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509844v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIC.2000.859895" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48720-4_38" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K2QNB662-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chambrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vilhelm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509903v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509913v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Rahmoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Sbai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1996.561308" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Carton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509947v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barboucha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22587-2_24" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509545v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01347-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bensaci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zennir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Innal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliu Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijsse.110101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innal Fares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aej.2020.06.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.01.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0451-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2004.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5SJP8X3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrousseaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvelo Aros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chambrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Beno&#238;t Perche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(00)00078-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCJ63MX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chambrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Porrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Alsaleh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633954" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651951" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC53148.2023.10176071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS55526.2022.9792652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703650" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroInd4.0IoT48571.2020.9138237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864768" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820667" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Taleb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Arkam Mechhoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2017.8167809" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Zahraa Wehbi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Smaili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yanqin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2003.177334" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Penin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIC.2000.859895" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48720-4_38" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K2QNB662-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chambrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vilhelm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509899v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Rahmoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509903v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509909v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Sbai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1996.561308" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509937v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Carton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barboucha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22587-2_24" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>