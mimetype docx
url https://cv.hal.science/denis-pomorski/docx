--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Pomorski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-sensor fusion architectures based on the covariance intersection algorithm-estimating calculation burdens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 (4), 77, 16 p. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01347-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed vs. Hybrid Control Architecture Using STPA and AHP - Application to an Autonomous Mobile Multi-robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Innal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ijsse.110101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to System Safety of human-multi-robot mobile system control with STPA and FTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGERIAN JOURNAL OF SIGNALS AND SYSTEMS (AJSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STPA and Bowtie Risk Analysis Study for Centralized and Hierarchical Control Architectures Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innal Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandria Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.3799-3816. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aej.2020.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of STPA Hierarchical Structures in Risk Analysis: The case of a Complex Multi-Robot Mobile System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of mobile robot navigation under the virtual world Matlab-Gazebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGERIAN JOURNAL OF SIGNALS AND SYSTEMS (AJSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 783 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation collaborative d’un système multi-robots avec détection et isolation de défauts capteurs basée sur la divergence de Kullback-Leibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Approach with Fault Detection and Exclusion based on the Kullback-Leibler Divergence: Application on Collaborative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.61-76. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Localization for Multi-Robot System with Fault Detection and Exclusion based on the Kullback-Leibler Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source for vehicle localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source of vehicle ego-localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Geolocalization in Urban Areas Using Global Positioning Systems, Three-Dimensional Geographic Information Systems, and Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1 (Part 2)), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/IMU Data Fusion using multisensor Kalman filtering: Introduction of contextual aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanheeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.221-230. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2004.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Donghua University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving performance of distributed detection networks: an entropy-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81, pp.2479-2491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local trend extraction to symbolization of time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive learning of decision trees: Application to fault isolation of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.155-166. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(00)00078-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et arbres de décision – Application à la surveillance partielle d’un moteur asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (4), pp.441-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique des systèmes de détection distribuée parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (4), pp.339-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards symbolization using data-driven extraction of local trends for ICU monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.203-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Patient State Characterisation using Machine Learning in a Time Series Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique des systèmes de détection distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (4), pp.275-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fractal dimension of a computable figure is the average normalized complexity of its points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62, pp.216-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic Integration with Millimeter-Waves: Advancing Precise Free-Space Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.324-326, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Microwave Techniques for Dielectric Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.250-253, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme nano-robotique radar à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Monostatic Microwave Radar for Building Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC53148.2023.10176071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new faster filter based on optimizing the calculation burden of information and Kalman filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European/IFAC Workshop on Advanced Control and Diagnosis (ACD'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bologna, Italy. pp.453-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WR15 Six-port Interferometric Set-up for Millimeter-wave Characterization for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Hangzhou, China. pp.414-419, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS55526.2022.9792652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Real-Time Sensor-Fault Detection using Shannon’s Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Positioning Test platform for Free-Space Six-Port Interferometric Distance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept millimeter-wave free-space nondestructive testing implemented on collaborative mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Metrology for Industry 4.0 &amp; IoT 2020, MetroInd4.0&amp;IoT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Roma, Italy. pp.354-359, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroInd4.0IoT48571.2020.9138237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using a windowed entropy-based criterion - Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.56-61, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an adaptive entropy-based threshold for change detection methods – Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1173-1178, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using an entropy criterion - Application to fault-tolerant fusion in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI’2019 (IFSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a differential wheeled mobile robot in real time-Turtlebot 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies and Electrical Engineering (ICTAEE’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Skikda, Algeria. pp.12 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of STPA Hierarchical Structures in Risk Analysis: The case of a Complex Multi-Robot Mobile System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Electrical Engineering &amp; Computer Science, EECS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de nano-manipulateurs – Application à la nanocaractérisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Safety Study of intelligent multi-robot navigation in risk's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Arkam Mechhoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 51st International Carnahan Conference on Security Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCST.2017.8167809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant collaborative localization for multi-robot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 24th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2016.7535869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC European Workshop on Advanced Control and Diagnosis (ACD’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d’une flotte de robots mobiles via l’environnement Matlab/ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Zahraa Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Multi-Sensor Fusion for Multi-Robot Collaborative Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion method for a tightly coupled localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Fusion Approach Based on Information Theory Applied on GNSS Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 th International conference on information fusion (Fusion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi fault detection & exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion (FUSION), 2014 17th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Reconfiguration Strategy of a Multi Sensor Data Fusion Algorithm Based on Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gold coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi-fault detection and exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Advanced Robotics (ICAR’2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, ISTANBUL, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion based on information theory. Application to GNSS positionning and integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed control of multi-actor systems: Reinforcement signal by Shannon’s entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th European Modelling and Simulation Symposium (Simulation in Industry), EMSS’2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-localization in urban areas based on virtual 3D city model and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ 2008 International Conference on Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion for geolocalisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles detection and localisation with 3D geographical model and monovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/INS Data Fusion for and Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yanqin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Multiconference, Computational Engineering in Systems Applications, CESA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'entropie de Shannon pour l'optimisation de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS/INS pour le positionnement terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon’s Entropy for Network Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference sur la Modélisation Stochastique et Statistique (MSS’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGPS-INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Information Fusion (FUSION’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized detection: Optimizing with Bayes’ or entropy-based Criterion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th IEEE International Conference on Information Fusion (FUSION’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2003.177334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGPS-INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Sino-French Workshop on Sensory Evaluation and Intelligent Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique pour les systèmes de détection binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. pp.277-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-Up attribute Selection for the induction of decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multiconference on Computational Engineering in Systems Applications CNRS/IMACS/IEEE-SMC (CESA’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive learning approach for fault isolation – Application to the induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFAC Symposium on Intelligent Components and Instruments for Control Applications (SICICA’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par arbre de décision pour la prévision des pics de pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Inter-Réseaux Atmo’2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-based optimisation for binary detection networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IEEE International Conference on Information Fusion (FUSION’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFIC.2000.859895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU patient state characterisation using machine learning in a time series framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Artificial Intelligence in Medicine and Medical Decision Making (AIMDM’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48720-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support using machine learning: Towards intensive care unit patient state characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFAC/IEEE European Control Conference (ECC’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles dynamiques pour l’aide à la décision en monitorage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d’Automatique (JDA’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France. pp.361-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control process fault diagnosis using fuzzy classification in the parity space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computers &amp; Industrial Engineering (ICC&amp;IE’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lyon, France. pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres de décision et analyse dynamique de données médicales : Introduction de la notion d’échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion – II. Local approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International ICSC (International Computer Science Conventions), Symposium on “Soft Computing” (SOCO’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nimes, France. pp.294-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’induction par arbre de décision utilisant un critère entropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion – I. Global approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International ICSC (International Computer Science Conventions), Symposium on “Soft Computing” (SOCO’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nimes, France. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d’un modèle qualitatif dynamique minimal pour la détection décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dynamical systems based on information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Automation Congress (WAC’96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Montpellier, France. pp.563-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative approach to the change detection problem with different types of sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Beijing, China. pp.2498-2503, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1996.561308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Industrial Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de capteurs pour systèmes de détection décentralisée par un algorithme d’apprentissage basé sur l’entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième Colloque sur le Traitement du Signal et des Images (GRETSI’95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan-les-Pins, France. pp.917-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic learning from incoherent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Science XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning applied to the detection of model changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications of Signals, Data, Systems Methodologies to Engineering Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covers and partitions for observation based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS-IFAC Symposium on Modelling and Control of Technological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Lille, France. pp.505-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems via the analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS-IFAC International Symposium on Mathematical and Intelligent Models in System Simulation (MIM-S2’90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a qualitative model of a complex system via data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP - International Conference on Artificial Intelligence &amp; Industrial Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Leningrad, Russia. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches informationnelles pour la fusion tolérante aux fautes – Application à la robotique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization in automatic learning using aggregation and prolongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales “Analyse de Données et Apprentissage Symbolique-Numérique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Paris, France. Journées Internationales “Analyse de Données et Apprentissage Symbolique-Numérique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and automation for miniaturized microwave GSG nanoprobing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.751-768, 2020, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22587-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Data-fusion Method: Application on Platoon Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta and Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation intègre de véhicules avec fusion multi-capteurs tolérante aux défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nda Matta, Yves Vanderboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, Lavoisier, pp.55-94, 2012, Traité IC2 Série Systèmes automatisés, 2746238403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a qualitative model of a complex system via data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Alty and L.I. Mikulich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.285-291, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems via the analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Hanus, P. Kool and S. Tzafestas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Intelligent Models in System Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.C. Baltzer AG, Sc. Pub. Co., pp.253-257, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Pomorski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed vs. Hybrid Control Architecture Using STPA and AHP - Application to an Autonomous Mobile Multi-robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Innal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ijsse.110101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-sensor fusion architectures based on the covariance intersection algorithm-estimating calculation burdens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 (4), 77, 16 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01347-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to System Safety of human-multi-robot mobile system control with STPA and FTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGERIAN JOURNAL OF SIGNALS AND SYSTEMS (AJSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STPA and Bowtie Risk Analysis Study for Centralized and Hierarchical Control Architectures Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innal Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandria Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.3799-3816. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aej.2020.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of STPA Hierarchical Structures in Risk Analysis: The case of a Complex Multi-Robot Mobile System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of mobile robot navigation under the virtual world Matlab-Gazebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGERIAN JOURNAL OF SIGNALS AND SYSTEMS (AJSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 783 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation collaborative d’un système multi-robots avec détection et isolation de défauts capteurs basée sur la divergence de Kullback-Leibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Approach with Fault Detection and Exclusion based on the Kullback-Leibler Divergence: Application on Collaborative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.61-76. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Localization for Multi-Robot System with Fault Detection and Exclusion based on the Kullback-Leibler Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source for vehicle localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source of vehicle ego-localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Geolocalization in Urban Areas Using Global Positioning Systems, Three-Dimensional Geographic Information Systems, and Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1 (Part 2)), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/IMU Data Fusion using multisensor Kalman filtering: Introduction of contextual aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanheeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.221-230. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2004.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Donghua University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving performance of distributed detection networks: an entropy-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81, pp.2479-2491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local trend extraction to symbolization of time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive learning of decision trees: Application to fault isolation of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.155-166. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(00)00078-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et arbres de décision – Application à la surveillance partielle d’un moteur asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (4), pp.441-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique des systèmes de détection distribuée parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (4), pp.339-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards symbolization using data-driven extraction of local trends for ICU monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.203-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Patient State Characterisation using Machine Learning in a Time Series Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique des systèmes de détection distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (4), pp.275-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fractal dimension of a computable figure is the average normalized complexity of its points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62, pp.216-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Microwave Techniques for Dielectric Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.250-253, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic Integration with Millimeter-Waves: Advancing Precise Free-Space Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.324-326, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme nano-robotique radar à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Monostatic Microwave Radar for Building Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC53148.2023.10176071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new faster filter based on optimizing the calculation burden of information and Kalman filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European/IFAC Workshop on Advanced Control and Diagnosis (ACD'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bologna, Italy. pp.453-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WR15 Six-port Interferometric Set-up for Millimeter-wave Characterization for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Hangzhou, China. pp.414-419, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS55526.2022.9792652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Real-Time Sensor-Fault Detection using Shannon’s Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Positioning Test platform for Free-Space Six-Port Interferometric Distance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept millimeter-wave free-space nondestructive testing implemented on collaborative mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Metrology for Industry 4.0 &amp; IoT 2020, MetroInd4.0&amp;IoT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Roma, Italy. pp.354-359, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroInd4.0IoT48571.2020.9138237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using a windowed entropy-based criterion - Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.56-61, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an adaptive entropy-based threshold for change detection methods – Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1173-1178, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using an entropy criterion - Application to fault-tolerant fusion in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI’2019 (IFSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a differential wheeled mobile robot in real time-Turtlebot 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies and Electrical Engineering (ICTAEE’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Skikda, Algeria. pp.12 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of STPA Hierarchical Structures in Risk Analysis: The case of a Complex Multi-Robot Mobile System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Electrical Engineering &amp; Computer Science, EECS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de nano-manipulateurs – Application à la nanocaractérisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Safety Study of intelligent multi-robot navigation in risk's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Arkam Mechhoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 51st International Carnahan Conference on Security Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCST.2017.8167809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant collaborative localization for multi-robot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 24th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2016.7535869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC European Workshop on Advanced Control and Diagnosis (ACD’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d’une flotte de robots mobiles via l’environnement Matlab/ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Zahraa Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Multi-Sensor Fusion for Multi-Robot Collaborative Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion method for a tightly coupled localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Fusion Approach Based on Information Theory Applied on GNSS Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 th International conference on information fusion (Fusion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi fault detection & exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion (FUSION), 2014 17th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Reconfiguration Strategy of a Multi Sensor Data Fusion Algorithm Based on Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gold coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi-fault detection and exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Advanced Robotics (ICAR’2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, ISTANBUL, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed control of multi-actor systems: Reinforcement signal by Shannon’s entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th European Modelling and Simulation Symposium (Simulation in Industry), EMSS’2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion based on information theory. Application to GNSS positionning and integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-localization in urban areas based on virtual 3D city model and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ 2008 International Conference on Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion for geolocalisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles detection and localisation with 3D geographical model and monovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/INS Data Fusion for and Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yanqin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Multiconference, Computational Engineering in Systems Applications, CESA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'entropie de Shannon pour l'optimisation de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS/INS pour le positionnement terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon’s Entropy for Network Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference sur la Modélisation Stochastique et Statistique (MSS’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGPS-INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Information Fusion (FUSION’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique pour les systèmes de détection binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. pp.277-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized detection: Optimizing with Bayes’ or entropy-based Criterion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th IEEE International Conference on Information Fusion (FUSION’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2003.177334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGPS-INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Sino-French Workshop on Sensory Evaluation and Intelligent Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-Up attribute Selection for the induction of decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multiconference on Computational Engineering in Systems Applications CNRS/IMACS/IEEE-SMC (CESA’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive learning approach for fault isolation – Application to the induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFAC Symposium on Intelligent Components and Instruments for Control Applications (SICICA’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par arbre de décision pour la prévision des pics de pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Inter-Réseaux Atmo’2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-based optimisation for binary detection networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IEEE International Conference on Information Fusion (FUSION’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFIC.2000.859895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support using machine learning: Towards intensive care unit patient state characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFAC/IEEE European Control Conference (ECC’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU patient state characterisation using machine learning in a time series framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Artificial Intelligence in Medicine and Medical Decision Making (AIMDM’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48720-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles dynamiques pour l’aide à la décision en monitorage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d’Automatique (JDA’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France. pp.361-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control process fault diagnosis using fuzzy classification in the parity space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computers &amp; Industrial Engineering (ICC&amp;IE’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lyon, France. pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres de décision et analyse dynamique de données médicales : Introduction de la notion d’échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion – II. Local approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International ICSC (International Computer Science Conventions), Symposium on “Soft Computing” (SOCO’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nimes, France. pp.294-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’induction par arbre de décision utilisant un critère entropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion – I. Global approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International ICSC (International Computer Science Conventions), Symposium on “Soft Computing” (SOCO’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nimes, France. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d’un modèle qualitatif dynamique minimal pour la détection décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dynamical systems based on information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Automation Congress (WAC’96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Montpellier, France. pp.563-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative approach to the change detection problem with different types of sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Beijing, China. pp.2498-2503, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1996.561308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de capteurs pour systèmes de détection décentralisée par un algorithme d’apprentissage basé sur l’entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième Colloque sur le Traitement du Signal et des Images (GRETSI’95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan-les-Pins, France. pp.917-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Industrial Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic learning from incoherent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Science XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning applied to the detection of model changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications of Signals, Data, Systems Methodologies to Engineering Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covers and partitions for observation based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS-IFAC Symposium on Modelling and Control of Technological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Lille, France. pp.505-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems via the analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS-IFAC International Symposium on Mathematical and Intelligent Models in System Simulation (MIM-S2’90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a qualitative model of a complex system via data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP - International Conference on Artificial Intelligence &amp; Industrial Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Leningrad, Russia. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches informationnelles pour la fusion tolérante aux fautes – Application à la robotique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization in automatic learning using aggregation and prolongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales “Analyse de Données et Apprentissage Symbolique-Numérique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Paris, France. Journées Internationales “Analyse de Données et Apprentissage Symbolique-Numérique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and automation for miniaturized microwave GSG nanoprobing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.751-768, 2020, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22587-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Data-fusion Method: Application on Platoon Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta and Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation intègre de véhicules avec fusion multi-capteurs tolérante aux défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nda Matta, Yves Vanderboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, Lavoisier, pp.55-94, 2012, Traité IC2 Série Systèmes automatisés, 2746238403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a qualitative model of a complex system via data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Alty and L.I. Mikulich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.285-291, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems via the analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Hanus, P. Kool and S. Tzafestas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Intelligent Models in System Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.C. Baltzer AG, Sc. Pub. Co., pp.253-257, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01347-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bensaci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zennir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Innal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliu Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijsse.110101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innal Fares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aej.2020.06.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.01.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0451-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2004.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5SJP8X3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrousseaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvelo Aros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chambrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Beno&#238;t Perche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(00)00078-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCJ63MX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chambrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Porrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Alsaleh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633954" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651951" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC53148.2023.10176071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS55526.2022.9792652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703650" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroInd4.0IoT48571.2020.9138237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864768" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820667" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Taleb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Arkam Mechhoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2017.8167809" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Zahraa Wehbi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Smaili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yanqin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2003.177334" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Penin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIC.2000.859895" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48720-4_38" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K2QNB662-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chambrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vilhelm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509899v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Rahmoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509903v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509909v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Sbai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1996.561308" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509937v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Carton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barboucha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22587-2_24" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bensaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zennir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Innal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliu Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijsse.110101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01347-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innal Fares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aej.2020.06.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.01.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0451-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2004.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5SJP8X3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrousseaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvelo Aros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chambrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Beno&#238;t Perche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(00)00078-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCJ63MX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chambrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Porrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Alsaleh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651951" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633954" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC53148.2023.10176071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS55526.2022.9792652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703650" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroInd4.0IoT48571.2020.9138237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864768" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820667" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Taleb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Arkam Mechhoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2017.8167809" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Zahraa Wehbi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Smaili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323331v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yanqin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2003.177334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Penin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIC.2000.859895" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509858v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chambrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509864v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48720-4_38" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K2QNB662-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vilhelm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509899v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Rahmoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509903v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509909v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Sbai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1996.561308" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Carton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barboucha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22587-2_24" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>