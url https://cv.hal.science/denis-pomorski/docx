--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Pomorski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed vs. Hybrid Control Architecture Using STPA and AHP - Application to an Autonomous Mobile Multi-robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Innal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ijsse.110101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-sensor fusion architectures based on the covariance intersection algorithm-estimating calculation burdens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 (4), 77, 16 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01347-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to System Safety of human-multi-robot mobile system control with STPA and FTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGERIAN JOURNAL OF SIGNALS AND SYSTEMS (AJSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STPA and Bowtie Risk Analysis Study for Centralized and Hierarchical Control Architectures Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innal Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandria Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.3799-3816. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aej.2020.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of STPA Hierarchical Structures in Risk Analysis: The case of a Complex Multi-Robot Mobile System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of mobile robot navigation under the virtual world Matlab-Gazebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGERIAN JOURNAL OF SIGNALS AND SYSTEMS (AJSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 783 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation collaborative d’un système multi-robots avec détection et isolation de défauts capteurs basée sur la divergence de Kullback-Leibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Approach with Fault Detection and Exclusion based on the Kullback-Leibler Divergence: Application on Collaborative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.61-76. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Localization for Multi-Robot System with Fault Detection and Exclusion based on the Kullback-Leibler Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source for vehicle localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source of vehicle ego-localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Geolocalization in Urban Areas Using Global Positioning Systems, Three-Dimensional Geographic Information Systems, and Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1 (Part 2)), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/IMU Data Fusion using multisensor Kalman filtering: Introduction of contextual aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanheeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.221-230. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2004.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Donghua University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving performance of distributed detection networks: an entropy-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81, pp.2479-2491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local trend extraction to symbolization of time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive learning of decision trees: Application to fault isolation of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.155-166. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(00)00078-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et arbres de décision – Application à la surveillance partielle d’un moteur asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (4), pp.441-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique des systèmes de détection distribuée parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (4), pp.339-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards symbolization using data-driven extraction of local trends for ICU monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.203-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Patient State Characterisation using Machine Learning in a Time Series Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique des systèmes de détection distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (4), pp.275-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fractal dimension of a computable figure is the average normalized complexity of its points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62, pp.216-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Microwave Techniques for Dielectric Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.250-253, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic Integration with Millimeter-Waves: Advancing Precise Free-Space Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.324-326, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme nano-robotique radar à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Monostatic Microwave Radar for Building Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC53148.2023.10176071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new faster filter based on optimizing the calculation burden of information and Kalman filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European/IFAC Workshop on Advanced Control and Diagnosis (ACD'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bologna, Italy. pp.453-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WR15 Six-port Interferometric Set-up for Millimeter-wave Characterization for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Hangzhou, China. pp.414-419, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS55526.2022.9792652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Real-Time Sensor-Fault Detection using Shannon’s Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Positioning Test platform for Free-Space Six-Port Interferometric Distance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept millimeter-wave free-space nondestructive testing implemented on collaborative mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Metrology for Industry 4.0 &amp; IoT 2020, MetroInd4.0&amp;IoT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Roma, Italy. pp.354-359, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroInd4.0IoT48571.2020.9138237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using a windowed entropy-based criterion - Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.56-61, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an adaptive entropy-based threshold for change detection methods – Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1173-1178, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using an entropy criterion - Application to fault-tolerant fusion in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI’2019 (IFSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a differential wheeled mobile robot in real time-Turtlebot 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies and Electrical Engineering (ICTAEE’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Skikda, Algeria. pp.12 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of STPA Hierarchical Structures in Risk Analysis: The case of a Complex Multi-Robot Mobile System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Electrical Engineering &amp; Computer Science, EECS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de nano-manipulateurs – Application à la nanocaractérisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Safety Study of intelligent multi-robot navigation in risk's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Arkam Mechhoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 51st International Carnahan Conference on Security Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCST.2017.8167809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant collaborative localization for multi-robot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 24th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2016.7535869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC European Workshop on Advanced Control and Diagnosis (ACD’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d’une flotte de robots mobiles via l’environnement Matlab/ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Zahraa Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Multi-Sensor Fusion for Multi-Robot Collaborative Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion method for a tightly coupled localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Fusion Approach Based on Information Theory Applied on GNSS Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 th International conference on information fusion (Fusion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi fault detection & exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion (FUSION), 2014 17th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Reconfiguration Strategy of a Multi Sensor Data Fusion Algorithm Based on Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gold coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi-fault detection and exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Advanced Robotics (ICAR’2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, ISTANBUL, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed control of multi-actor systems: Reinforcement signal by Shannon’s entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th European Modelling and Simulation Symposium (Simulation in Industry), EMSS’2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion based on information theory. Application to GNSS positionning and integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-localization in urban areas based on virtual 3D city model and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ 2008 International Conference on Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion for geolocalisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles detection and localisation with 3D geographical model and monovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/INS Data Fusion for and Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yanqin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Multiconference, Computational Engineering in Systems Applications, CESA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'entropie de Shannon pour l'optimisation de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS/INS pour le positionnement terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon’s Entropy for Network Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference sur la Modélisation Stochastique et Statistique (MSS’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGPS-INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Information Fusion (FUSION’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique pour les systèmes de détection binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. pp.277-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized detection: Optimizing with Bayes’ or entropy-based Criterion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th IEEE International Conference on Information Fusion (FUSION’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2003.177334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGPS-INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Sino-French Workshop on Sensory Evaluation and Intelligent Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-Up attribute Selection for the induction of decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multiconference on Computational Engineering in Systems Applications CNRS/IMACS/IEEE-SMC (CESA’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive learning approach for fault isolation – Application to the induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFAC Symposium on Intelligent Components and Instruments for Control Applications (SICICA’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par arbre de décision pour la prévision des pics de pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Inter-Réseaux Atmo’2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-based optimisation for binary detection networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IEEE International Conference on Information Fusion (FUSION’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFIC.2000.859895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support using machine learning: Towards intensive care unit patient state characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFAC/IEEE European Control Conference (ECC’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU patient state characterisation using machine learning in a time series framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Artificial Intelligence in Medicine and Medical Decision Making (AIMDM’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48720-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles dynamiques pour l’aide à la décision en monitorage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d’Automatique (JDA’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France. pp.361-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control process fault diagnosis using fuzzy classification in the parity space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computers &amp; Industrial Engineering (ICC&amp;IE’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lyon, France. pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres de décision et analyse dynamique de données médicales : Introduction de la notion d’échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion – II. Local approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International ICSC (International Computer Science Conventions), Symposium on “Soft Computing” (SOCO’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nimes, France. pp.294-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’induction par arbre de décision utilisant un critère entropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion – I. Global approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International ICSC (International Computer Science Conventions), Symposium on “Soft Computing” (SOCO’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nimes, France. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d’un modèle qualitatif dynamique minimal pour la détection décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dynamical systems based on information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Automation Congress (WAC’96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Montpellier, France. pp.563-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative approach to the change detection problem with different types of sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Beijing, China. pp.2498-2503, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1996.561308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de capteurs pour systèmes de détection décentralisée par un algorithme d’apprentissage basé sur l’entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième Colloque sur le Traitement du Signal et des Images (GRETSI’95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan-les-Pins, France. pp.917-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Industrial Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic learning from incoherent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Science XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning applied to the detection of model changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications of Signals, Data, Systems Methodologies to Engineering Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covers and partitions for observation based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS-IFAC Symposium on Modelling and Control of Technological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Lille, France. pp.505-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems via the analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS-IFAC International Symposium on Mathematical and Intelligent Models in System Simulation (MIM-S2’90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a qualitative model of a complex system via data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP - International Conference on Artificial Intelligence &amp; Industrial Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Leningrad, Russia. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches informationnelles pour la fusion tolérante aux fautes – Application à la robotique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization in automatic learning using aggregation and prolongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales “Analyse de Données et Apprentissage Symbolique-Numérique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Paris, France. Journées Internationales “Analyse de Données et Apprentissage Symbolique-Numérique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and automation for miniaturized microwave GSG nanoprobing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.751-768, 2020, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22587-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Data-fusion Method: Application on Platoon Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta and Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation intègre de véhicules avec fusion multi-capteurs tolérante aux défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nda Matta, Yves Vanderboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, Lavoisier, pp.55-94, 2012, Traité IC2 Série Systèmes automatisés, 2746238403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a qualitative model of a complex system via data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Alty and L.I. Mikulich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.285-291, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems via the analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Hanus, P. Kool and S. Tzafestas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Intelligent Models in System Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.C. Baltzer AG, Sc. Pub. Co., pp.253-257, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Denis Pomorski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed vs. Hybrid Control Architecture Using STPA and AHP - Application to an Autonomous Mobile Multi-robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Innal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ijsse.110101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of multi-sensor fusion architectures based on the covariance intersection algorithm-estimating calculation burdens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 (4), 77, 16 p. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-021-01347-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to System Safety of human-multi-robot mobile system control with STPA and FTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGERIAN JOURNAL OF SIGNALS AND SYSTEMS (AJSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STPA and Bowtie Risk Analysis Study for Centralized and Hierarchical Control Architectures Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innal Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiliu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandria Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (5), pp.3799-3816. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aej.2020.06.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of STPA Hierarchical Structures in Risk Analysis: The case of a Complex Multi-Robot Mobile System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of mobile robot navigation under the virtual world Matlab-Gazebo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGERIAN JOURNAL OF SIGNALS AND SYSTEMS (AJSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 783 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation collaborative d’un système multi-robots avec détection et isolation de défauts capteurs basée sur la divergence de Kullback-Leibler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Fusion Approach with Fault Detection and Exclusion based on the Kullback-Leibler Divergence: Application on Collaborative Multi-Robot System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37, pp.61-76. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source for vehicle localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2015.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Localization for Multi-Robot System with Fault Detection and Exclusion based on the Kullback-Leibler Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model as a priori information source of vehicle ego-localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Geolocalization in Urban Areas Using Global Positioning Systems, Three-Dimensional Geographic Information Systems, and Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1 (Part 2)), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent geo-localisation in urban areas using global positioning systems, 3dimensional geographic information systems, and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (1), pp.3 - 12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15472450903385999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/IMU Data Fusion using multisensor Kalman filtering: Introduction of contextual aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanheeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.221-230. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2004.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Donghua University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (3), pp.88-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From local trend extraction to symbolization of time-series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive learning of decision trees: Application to fault isolation of an induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.155-166. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0952-1976(00)00078-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving performance of distributed detection networks: an entropy-based optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81, pp.2479-2491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards symbolization using data-driven extraction of local trends for ICU monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.203-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique des systèmes de détection distribuée parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (4), pp.339-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et arbres de décision – Application à la surveillance partielle d’un moteur asynchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (4), pp.441-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique des systèmes de détection distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (4), pp.275-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU Patient State Characterisation using Machine Learning in a Time Series Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fractal dimension of a computable figure is the average normalized complexity of its points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 62, pp.216-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerial Drones Aided Ground Robot Localization in GNSS-Degraded Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Adeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Microwave Techniques for Dielectric Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Symposium on Wireless Technology & Applications (ISWTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kuala Lumpur, Malaysia. pp.250-253, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWTA62130.2024.10651951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanorobotic Integration with Millimeter-Waves: Advancing Precise Free-Space Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 25th International Microwave and Radar Conference (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Wroclaw, Poland. pp.324-326, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MIKON60251.2024.10633954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Monostatic Microwave Radar for Building Material Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/I2MTC53148.2023.10176071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme nano-robotique radar à 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new faster filter based on optimizing the calculation burden of information and Kalman filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European/IFAC Workshop on Advanced Control and Diagnosis (ACD'2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bologna, Italy. pp.453-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WR15 Six-port Interferometric Set-up for Millimeter-wave Characterization for Harsh Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Hangzhou, China. pp.414-419, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIERS55526.2022.9792652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano-Positioning Test platform for Free-Space Six-Port Interferometric Distance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sebbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Antenna Measurements and Applications, CAMA 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Real-Time Sensor-Fault Detection using Shannon’s Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Alsaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.273-278, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept millimeter-wave free-space nondestructive testing implemented on collaborative mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Metrology for Industry 4.0 &amp; IoT 2020, MetroInd4.0&amp;IoT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Roma, Italy. pp.354-359, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroInd4.0IoT48571.2020.9138237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots mobiles collaboratifs pour le contrôle non destructif hyperfréquence de structures planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Télécom’2019 &amp; 11èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saïda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using a windowed entropy-based criterion - Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.56-61, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an adaptive entropy-based threshold for change detection methods – Application to fault-tolerant fusion in collaborative mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1173-1178, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive threshold for change detection methods using an entropy criterion - Application to fault-tolerant fusion in mobile robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI’2019 (IFSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Barcelona, Spain. pp.93-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle non destructif par capteur bi-statique micro-ondes embarqué sur robots mobiles collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pomorski Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adem Rouibah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of STPA Hierarchical Structures in Risk Analysis: The case of a Complex Multi-Robot Mobile System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Electrical Engineering &amp; Computer Science, EECS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six-Port Reflectometer in WR15 Metallic Waveguide for Free-Space Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE Topical Conference on Wireless Sensors and Sensor Networks (WiSNet 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a differential wheeled mobile robot in real time-Turtlebot 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies and Electrical Engineering (ICTAEE’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Skikda, Algeria. pp.12 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de nano-manipulateurs – Application à la nanocaractérisation électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Auxerre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Safety Study of intelligent multi-robot navigation in risk's environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Bensaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Arkam Mechhoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 51st International Carnahan Conference on Security Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCST.2017.8167809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant collaborative localization for multi-robot system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2016 24th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2016.7535869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant multi-sensor fusion based on the information gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC European Workshop on Advanced Control and Diagnosis (ACD’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Multi-Sensor Fusion for Multi-Robot Collaborative Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2016 IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d’une flotte de robots mobiles via l’environnement Matlab/ROS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Zahraa Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche en IUT (CNRIUT’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and exclusion method for a tightly coupled localization system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Fusion Approach Based on Information Theory Applied on GNSS Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 th International conference on information fusion (Fusion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi fault detection & exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion (FUSION), 2014 17th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Salamanque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Reconfiguration Strategy of a Multi Sensor Data Fusion Algorithm Based on Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gold coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multi-fault detection and exclusion approach for GNSS integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Advanced Robotics (ICAR’2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harris, SIFT and SURF features comparison for vehicle localization based on virtual 3D model and camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed control of multi-actor systems: Reinforcement signal by Shannon’s entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Zennir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th European Modelling and Simulation Symposium (Simulation in Industry), EMSS’2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion based on information theory. Application to GNSS positionning and integrity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Geo-Localization Using IMM-UKF Data Fusion based on Virtual 3D City Model As a Priori Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawood Maya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2012 IEEE International Conference on Vehicular Electronics and Safety (ICVES'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, ISTANBUL, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization based on IMM-UKF data fusion using a GPS receiver, a video camera, and a 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE Intelligent Vehicles Symposium (IV’2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2011.5940517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle geo-localization with virtual 3D city model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Localisation Précise pour les Transports Terrestres”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel geo-localisation method using GPS, 3D-GIS and Laser scanner for intelligent vehicle navigation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Advanced Robotics - ICAR'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’apport d’un modèle 3D virtuel pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national de la recherche dans les IUT (CNRIUT’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS, vision, Lidar et SIG3D pour la géo-localisation et la détection d’obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales de la Recherche en Robotique (JNRR’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual 3D city model for intelligent vehicle geo-localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on ITS Telecommunication (ITST’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensors data fusion using dynamic bayesian network for robotised vehicle geo-localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Cologne, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion for geolocalisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-localization in urban areas based on virtual 3D city model and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ 2008 International Conference on Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection, suivi et géo-localisation d'obstacles à l'aide d'un modèle 3D géo-référencé, une caméra et un GPS : validation avec un lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique - CIFA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle detection and localization method based on 3D model: distance validation with Ladar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.4031-4036, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sensor data fusion for geo-localisation in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference - Global Navigation Satellite Sytems - ENC-GNSS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles detection and localisation with 3D geographical model and monovision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en correspondance d'images réelles avec un modèle 3D géographique pour la localisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cinquième édition des ateliers de travail sur le traitement et l'analyse de l'information : Méthodes et Applications - TAIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Hammamet, Tunisie. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Obstacle Detection and Localisation with Monovision and 3D Geographical Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International IEEE Conference on Intelligent Transportation Systems - ITSC'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Seattle, United States. pp.1102-1107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation in urban environment using GPS and INS aided by monocular vision system and 3D geographical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 IEEE Intelligent Vehicles Symposium (IV'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS/INS Data Fusion for and Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yanqin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS Multiconference, Computational Engineering in Systems Applications, CESA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données GPS/INS pour le positionnement terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'entropie de Shannon pour l'optimisation de systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon’s Entropy for Network Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference sur la Modélisation Stochastique et Statistique (MSS’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGPS-INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th IEEE International Conference on Information Fusion (FUSION’2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation entropique pour les systèmes de détection binaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Avignon, France. pp.277-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized detection: Optimizing with Bayes’ or entropy-based Criterion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th IEEE International Conference on Information Fusion (FUSION’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cairns, Australia. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIF.2003.177334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGPS-INS data fusion for land navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 Sino-French Workshop on Sensory Evaluation and Intelligent Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-Up attribute Selection for the induction of decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Multiconference on Computational Engineering in Systems Applications CNRS/IMACS/IEEE-SMC (CESA’2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par arbre de décision pour la prévision des pics de pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Penin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Inter-Réseaux Atmo’2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy-based optimisation for binary detection networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IEEE International Conference on Information Fusion (FUSION’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Paris, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFIC.2000.859895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive learning approach for fault isolation – Application to the induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFAC Symposium on Intelligent Components and Instruments for Control Applications (SICICA’2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support using machine learning: Towards intensive care unit patient state characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IFAC/IEEE European Control Conference (ECC’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU patient state characterisation using machine learning in a time series framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Artificial Intelligence in Medicine and Medical Decision Making (AIMDM’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Aalborg, Denmark. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48720-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage de modèles dynamiques pour l’aide à la décision en monitorage médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales d’Automatique (JDA’99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France. pp.361-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres de décision et analyse dynamique de données médicales : Introduction de la notion d’échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Calvelo Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Chambrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion – II. Local approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International ICSC (International Computer Science Conventions), Symposium on “Soft Computing” (SOCO’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nimes, France. pp.294-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Porrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Dauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Lyon, France. pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’induction par arbre de décision utilisant un critère entropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion – I. Global approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International ICSC (International Computer Science Conventions), Symposium on “Soft Computing” (SOCO’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Nimes, France. pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage d’un modèle qualitatif dynamique minimal pour la détection décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Automatique - Génie Informatique – Image – Signal (AGIS’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Angers, France. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control process fault diagnosis using fuzzy classification in the parity space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Rahmoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Computers &amp; Industrial Engineering (ICC&amp;IE’97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dynamical systems based on information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Automation Congress (WAC’96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Montpellier, France. pp.563-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative approach to the change detection problem with different types of sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 IEEE International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Beijing, China. pp.2498-2503, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.1996.561308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de capteurs pour systèmes de détection décentralisée par un algorithme d’apprentissage basé sur l’entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième Colloque sur le Traitement du Signal et des Images (GRETSI’95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Juan-les-Pins, France. pp.917-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision tree induction methods using an entropy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Benoît Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Industrial Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning applied to the detection of model changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications of Signals, Data, Systems Methodologies to Engineering Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic learning from incoherent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Sbai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Science XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covers and partitions for observation based learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS-IFAC Symposium on Modelling and Control of Technological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Lille, France. pp.505-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems via the analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS-IFAC International Symposium on Mathematical and Intelligent Models in System Simulation (MIM-S2’90)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a qualitative model of a complex system via data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP - International Conference on Artificial Intelligence &amp; Industrial Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Leningrad, Russia. pp.55-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches informationnelles pour la fusion tolérante aux fautes – Application à la robotique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Daass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Haddadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization in automatic learning using aggregation and prolongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales “Analyse de Données et Apprentissage Symbolique-Numérique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Paris, France. Journées Internationales “Analyse de Données et Apprentissage Symbolique-Numérique”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and automation for miniaturized microwave GSG nanoprobing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boyaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.751-768, 2020, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-22587-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Data-fusion Method: Application on Platoon Vehicle Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta and Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation intègre de véhicules avec fusion multi-capteurs tolérante aux défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Smaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nda Matta, Yves Vanderboomgaerde, Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, Lavoisier, pp.55-94, 2012, Traité IC2 Série Systèmes automatisés, 2746238403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling complex systems via the analysis of qualitative data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Hanus, P. Kool and S. Tzafestas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Intelligent Models in System Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.C. Baltzer AG, Sc. Pub. Co., pp.253-257, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a qualitative model of a complex system via data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Barboucha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.L. Alty and L.I. Mikulich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.285-291, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et cartographie coopératives par fusion de données multi-capteurs avec diagnostic au sein d’une flotte de robots aéro-terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Adeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Cappelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pomorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster lors des journées régionales "Drones et Véhicules Autonomes" (JRDVA) des 25 et 26 avril 2025 à Dunkerque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bensaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zennir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Innal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliu Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijsse.110101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01347-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innal Fares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aej.2020.06.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.01.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0451-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2004.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5SJP8X3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrousseaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvelo Aros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chambrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Beno&#238;t Perche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(00)00078-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCJ63MX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509632v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chambrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Porrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Alsaleh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651951" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633954" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326698v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC53148.2023.10176071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS55526.2022.9792652" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595413" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703650" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroInd4.0IoT48571.2020.9138237" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432105v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864768" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820667" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Taleb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508668v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Arkam Mechhoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2017.8167809" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535869" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Zahraa Wehbi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374184v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Smaili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323331v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332472v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yanqin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509807v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509803v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2003.177334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509830v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Penin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509844v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIC.2000.859895" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509858v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chambrin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509864v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48720-4_38" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K2QNB662-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vilhelm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509899v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Rahmoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509925v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509903v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509920v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509909v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Sbai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1996.561308" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Carton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barboucha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22587-2_24" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Bensaci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Zennir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pomorski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Innal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliu Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijsse.110101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Daass" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Haddadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01347-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508510v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innal Fares" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aej.2020.06.036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pomorski Denis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2017.01.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawood Maya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cappelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2015.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0451-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450903385999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2004.07.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5SJP8X3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvelo Aros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chambrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509601v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Beno&#238;t Perche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0952-1976(00)00078-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCJ63MX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desrousseaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509632v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chambrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Porrot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Dauchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Alsaleh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sebbache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWTA62130.2024.10651951" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lenoir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIKON60251.2024.10633954" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC53148.2023.10176071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenoir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS55526.2022.9792652" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703650" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595413" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Rouibah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroInd4.0IoT48571.2020.9138237" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435646v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864768" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820667" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435501v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lallemand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Taleb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Arkam Mechhoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2017.8167809" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535869" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Zahraa Wehbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374184v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Smaili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dawood" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469511" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821974v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2011.5940517" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509776v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509756v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509762v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399306" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332441v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543830" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332451v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332482v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332472v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yanqin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509803v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIF.2003.177334" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Penin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509844v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIC.2000.859895" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509880v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Chambrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509864v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48720-4_38" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K2QNB662-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509894v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vilhelm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509903v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509920v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509909v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509899v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Rahmoun" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Sbai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1996.561308" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Carton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509942v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509944v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509947v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barboucha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435498v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509951v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345340v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22587-2_24" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509540v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613176v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>