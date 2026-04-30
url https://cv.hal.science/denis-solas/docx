--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -179,85 +179,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 162, pp.108026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2026.108026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic scattering in polycrystalline materials with elongated grains: A comparative 3D and 2D theoretical and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -300,94 +309,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.107642. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 152 (9), pp.107642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of the dimensionality of ultrasonic attenuation in polycrystalline materials with elongated grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -432,1631 +441,1631 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2822 (1), pp.012181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2822/1/012181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State Diffusion Bonding of X70 Steel to Duplex Stainless Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Boumerzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Metallurgica Slovaca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36547/ams.28.2.1504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of microstructure, texture and mechanical properties along the building direction of Ti-6Al-4V alloy developed by SLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Widomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899x/1121/1/012031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the microstructure and mechanical properties obtained by Laser Boost in SLM process for the Ti-64 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widomski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1016, pp.1611-1617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.1611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization and delamination mechanism of cold-drawn pearlitic steel wires during torsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 814, pp.141222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2021.141222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser cladding of Ni based powder on a Cu-Ni-Al glassmold: Influence of the process parameters on bonding quality and coating geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourahima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 771, pp.1018-1028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Texture Gradient in Heavily Cold-Drawn Pearlitic Wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201700279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of energetic ion bombardment for tailoring stress and microstructural evolution during growth of Cu thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141, pp.120-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an in situ method for measuring elastic and total strain fields at the grain scale with an estimation of accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (3), pp.1234 - 1250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-015-9359-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical modeling of dynamic recrystallization under hot working: Application to Inconel 718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 646, pp.33-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2015.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic recrystallization modeling during hot forging of a nickel based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC 2009, PTS 1-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 638-642, pp.2321-2326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural Evolution Modelling of Nickel Base Superalloy during Forging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCED MATERIALS FORUM V, PT 1 AND 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 636-637, pp.624-630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of primary recrystallization from TEM observations and neutron diffraction measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Baudin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. L Etter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Penelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 51, pp.427 - 430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2066,199 +2075,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermohydraulic modelling of the WLAM process – application to the prediction of grain structure development on Inconel alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichen Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Seminar Numerical Analysis of Weldability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU GRAZ, Sep 2025, Graz - Castle Seggau, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical comparison of the elastic ultrasonic wave scattering in polycrystalline materials with fiber texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lhémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,569 +2295,569 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multiphysique du procédé WLAM - Évolutions thermo-hydrauliques du bain et formation des microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichen Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique - alliages de nickel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR ALMA, May 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermohydraulic modelling of the WLAM process – Application to the prediction of grain structure development on Inconel alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichen Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Simulation for Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIMNE Congress, Sep 2025, Pavie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du procédé WLAM à l'échelle des cordons : thermohydraulique et prédiction des microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichen Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SNS, Avancées en simulation numérique du soudage et de la fabrication additive : applications industrielles et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wire-Laser Additive Manufacturing : Multiphysics process simulation – CFD and microstructure prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichen Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS CONGRESS 2024, 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic scattering of elastic waves in polycrystalline materials with elongated grains: theoretical models and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2903,73 +2912,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Laser-Ultrasound for Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swerim, May 2024, Kista, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of ultrasound scattering mechanisms in WLAM components with a view to multiscale characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3024,73 +3033,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée F2M sur le thème de la Dynamique Dynamique et contrôle des systèmes couplés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril Touzé, Andrea Barbarulo, Jan 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical modeling of ultrasonic scattering in polycrystalline materials: from elongated grains to columnar grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3145,2135 +3154,2135 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bejing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolving as a means to determine residual stress in steel wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-PBF and DED processing of a Ni-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Locq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World PM2022 Congress &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Powder Metallurgy Association (EPMA), Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolve matter to find macroscopic residual stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1th International Conference on Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of ultrasonic wave scattering in polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Laser-Ultrasonics for metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two hot cracking tests JWRI and CRW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Asserin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ronfard-Haret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Junior Euromat 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FE Modeling of Ultrasound attenuation and Backscattering in polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAI seminar “Ultrasonic Inspection of Complex Structured Materials”, EDF R&amp;D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING DYNAMIC RECRYSTALLIZATION OF METALS USING CRYSTAL PLASTICITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fandeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bahamas, Bahamas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of complementary strain fields at the grain scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECRS-9 - 9th European Conference on Residual Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Troyes, France. pp. 64-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a crystalline constitutive law using multimodal full-field measurements in grain scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM 2014 - 7th International Conference on Multiscale Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconel 718 recrystallization in the delta supersolvus domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermec 2011, International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS Procesing, Fabrication, Poperties, Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, QUEBEC, Canada. pp.751-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconel 718 single and multipass modelling of hot forging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Superalloys (superalloys 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, CHAMPION, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise des microstructures et des textures du fer ARMCO pour la modélisation multi-échelle du comportement magnéto-élastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Drouelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Etter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et modélisation du comportement magnéto-mécanique de monocristaux de fer-silicium sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Joseph Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de la propagation des ultrasons dans des milieux polycristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline Modelling of deformation and recrystallization of an Udimet 720 superalloy during high temperature forging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fandeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Riso International Symposium on Matreials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Roskylde, Riso laboratory, Denmark. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of nickel based superalloy forging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on superallaoys 2008, Champion-PA-USA 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Champion-PA-, United States. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of nickel based superalloy forging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1th International Symposium on superalloys 2008,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Champion-PA-, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5283,151 +5292,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser powder bed fusion processing of AD730® alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baris Telmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5437,154 +5446,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuration à chaud en soudage d'un acier inoxydable austénitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Asserin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5594,227 +5603,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3: Les joints de grains dans la déformation à froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fandeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louisette Priester. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joints de grains et plasticité cristalline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.121-173, 2012, Mécanique et Ingénierie des Matériaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain Boundaries in Cold Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fandeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louisette Priester. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grain Boundaries and Crystalline Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE WILEY, pp.109-163, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5824,279 +5833,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCONEL 718 SINGLE AND MULTIPASS MODELLING OF HOT FORGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Eric S. Huron, Roger C. Reed, Mark C. Hardy, Michael J. Mills, Rick E. montero, Pedro D. Portella, Jack Telesman. John Wiley&amp;Sons Inc., pp.663-672, 2012, Superalloys 2012, TMS (The Minera, metal&amp; material society) 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLYCRYSTALLINE MODELLING OF UDIMET 720 FORGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Rey</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Fandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TMS (The Minera, metal&amp; material society) 2008. John Wiley&amp;Sons Inc., pp.985-992, 2008, superalloys 2008, R.C. Reed, K. A. Green, P.C. Carron, T.P. Gabb, M. G. Fahrmann, E.S. Huron, S.A. Woodard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6243,51 +6252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521418v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Victoria Giraldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lh&#233;mery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004948v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107642" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485455v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2822/1/012181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Baghdadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boumerzoug" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36547/ams.28.2.1504" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048743v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Widomski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Solas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brisset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lebel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1121/1/012031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035530v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widomski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03248400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jamoneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morisot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141222" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourahima" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Helbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rege" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01851723v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700279" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cemin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9GT4CLD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9359-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jaeger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.08.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP2DR7WR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thebault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300284v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. L Etter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ceccaldi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Penelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.05.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Kong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839010v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boujnah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Locq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asserin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fandeur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ronfard-Haret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drouelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Etter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Joseph Rizzo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292746v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clavel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Telmen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00788568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521418v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Victoria Giraldo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lh&#233;mery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.108026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004948v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107642" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2822/1/012181" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Baghdadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boumerzoug" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36547/ams.28.2.1504" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048743v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Widomski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Solas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lebel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1121/1/012031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035530v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widomski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1611" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03248400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jamoneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morisot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141222" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourahima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Helbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rege" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.09.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01851723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201700279" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9GT4CLD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Chow" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9359-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jaeger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fandeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.08.038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP2DR7WR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thebault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300284v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. L Etter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ceccaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Penelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.05.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Kong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839010v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532232v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Boujnah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Locq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Renaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asserin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fandeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ronfard-Haret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01845351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106155v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01079437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349296v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Drouelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Etter" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Joseph Rizzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292746v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clavel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264160v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Telmen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778505v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00788568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771436v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>