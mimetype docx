--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1183,295 +1183,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
+                <w:t xml:space="preserve">pH effect on strain-specific transcriptomes of the take-all fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dennis</w:t>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ballesteros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Schrader</w:t>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Bast</w:t>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6764-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649295v1</w:t>
+                <w:t xml:space="preserve">hal-02979591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH effect on strain-specific transcriptomes of the take-all fungus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">Alice Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">Gabriel Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+                <w:t xml:space="preserve">Lukas Schrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+                <w:t xml:space="preserve">Jens Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236429. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (Art. 376), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6764-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979591v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les surprises du séquençage du génome du phylloxéra</w:t>
               </w:r>
@@ -1827,533 +1827,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection following Gene Duplication Shapes Recent Genome Evolution in the Pea Aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa110⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065353v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Selection following Gene Duplication Shapes Recent Genome Evolution in the Pea Aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (9), pp.2601-2615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated protocol for targeted mutagenesis with CRISPR-Cas9 system in the pea aphid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gléonnec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.04.016⟩</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.781-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154486v1</w:t>
+                <w:t xml:space="preserve">hal-02279584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyrthosiphon pisum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
+                <w:t xml:space="preserve">An integrated protocol for targeted mutagenesis with CRISPR-Cas9 system in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (10), pp.781-782. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.34-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2019.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279584v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage compensation and sex-specific epigenetic landscape of the X chromosome in the pea aphid.</w:t>
               </w:r>
@@ -3458,277 +3458,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome expression control during the photoperiodic response of aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/phen.12021⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (8), pp.e1003690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208628v1</w:t>
+                <w:t xml:space="preserve">hal-00916967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome expression control during the photoperiodic response of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.117 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/phen.12021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003690⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916967v1</w:t>
+                <w:t xml:space="preserve">hal-01208628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The i5K initiative: Advancing arthropod genomics for knowledge, human health, agriculture, and the environment</w:t>
               </w:r>
@@ -3842,307 +3842,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juvenile hormone titre and related gene expression during the change of reproductive modes in the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic profiling of the reproductive mode switch in the pea aphid in response to natural autumnal photoperiod.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ishikawa</w:t>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ogawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2011.01111.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (12), pp.1517-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645782v1</w:t>
+                <w:t xml:space="preserve">hal-00753429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of the reproductive mode switch in the pea aphid in response to natural autumnal photoperiod.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+                <w:t xml:space="preserve">Juvenile hormone titre and related gene expression during the change of reproductive modes in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bonhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">K. Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Guernec</w:t>
+                <w:t xml:space="preserve">H. Gotoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. K. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.07.009⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1), pp.49 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2011.01111.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00753429v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary study of duplications of the miRNA machinery in aphids associated with striking rate acceleration and changes in expression profiles.</w:t>
               </w:r>
@@ -4256,291 +4256,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of gene repertoires and patterns of evolutionary rates in eight aphid species that differ by reproductive mode.</w:t>
+                <w:t xml:space="preserve">Sexual and asexual oogenesis require the expression of unique and shared sets of genes in the insect Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ollivier</w:t>
+                <w:t xml:space="preserve">Aurore Gallot-Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gabaldón</w:t>
+                <w:t xml:space="preserve">Shuji Shigenobu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Poulain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomomi Hashiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evr140⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753402v1</w:t>
+                <w:t xml:space="preserve">hal-01208668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual and asexual oogenesis require the expression of unique and shared sets of genes in the insect Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of gene repertoires and patterns of evolutionary rates in eight aphid species that differ by reproductive mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabaldón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gallot-Le Grand</w:t>
+                <w:t xml:space="preserve">J. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuji Shigenobu</w:t>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomomi Hashiyama</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13, pp.76. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.155-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evr140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208668v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed setting of the photoperiodic response in recombinant clones of the aphid species Sitobion avenae</w:t>
               </w:r>
@@ -4796,381 +4796,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the genomic attacks insects in agricultural landscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expansion of Genes Encoding piRNA-Associated Argonaute Proteins in the Pea Aphid: Diversification of Expression Profiles in Different PlasticMorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+                <w:t xml:space="preserve">Hsiao-Ling Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462677v1</w:t>
+                <w:t xml:space="preserve">hal-02650214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la génomique s'attaque aux insectes des paysages agricoles</w:t>
+                <w:t xml:space="preserve">When the genomic attacks insects in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 30 (319), pp.48-50</w:t>
+              <w:t xml:space="preserve">, 2011, 319, pp.48 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642419v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of Genes Encoding piRNA-Associated Argonaute Proteins in the Pea Aphid: Diversification of Expression Profiles in Different PlasticMorphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la génomique s'attaque aux insectes des paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsiao-Ling Lu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Walsh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (319), pp.48-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650214v1</w:t>
+                <w:t xml:space="preserve">hal-02642419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of Environmentally Induced Phenotypes in 2 Extremely Plastic Arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Pfrender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,307 +5396,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular proteins and seasonal photoperiodism in aphid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome Sequence of the Pea Aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+                <w:t xml:space="preserve">Iagc The International Aphid Genomics Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.12.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.e1000313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655393v1</w:t>
+                <w:t xml:space="preserve">hal-00459970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of the Pea Aphid Acyrthosiphon pisum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">Cuticular proteins and seasonal photoperiodism in aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot-Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Colella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (3), pp.235-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459970v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion of the miRNA pathway in the hemipteran insect Acyrthosiphon pisum</w:t>
               </w:r>
@@ -6002,51 +6002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (6-7), pp.464-73. </w:t>
@@ -6090,471 +6090,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide and neurohormone precursors in the pea aphid, Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AphidBase: a centralized bioinformatic resource for annotation of the pea aphid genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuji Shigenobu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurgen Huybrechts</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aviv Dombrovsky</w:t>
+                <w:t xml:space="preserve">John Colbourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (s2), pp.87-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00951.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (s2), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00930.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666458v1</w:t>
+                <w:t xml:space="preserve">hal-02658827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatic prediction, deep sequencing of microRNAs and expression analysis during phenotypic plasticity in the pea aphid, Acyrthosiphon pisum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owain Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-11-281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00482283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphidBase: a centralized bioinformatic resource for annotation of the pea aphid genome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Neuropeptide and neurohormone precursors in the pea aphid, Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Huybrechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian S. Minoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviv Dombrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (s2), pp.5-12. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 19 (s2), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00951.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00930.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658827v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary and functional insights into reproductive strategies of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7079,51 +7079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7209,51 +7209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Klingler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (6), pp.701-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7313,51 +7313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7588,51 +7588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotated expressed sequence tags and xenobiotic detoxification in the aphid Myzus persicae (Sulzer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7837,321 +7837,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene knockdown by RNAi in the pea aphid Acyrthosiphon pisum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+                <w:t xml:space="preserve">AphidBase: a database for aphid genomic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.K. Christophides</w:t>
+                <w:t xml:space="preserve">Alain Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (63), n.p. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (6), pp.783-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-7-63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666126v1</w:t>
+                <w:t xml:space="preserve">inria-00180141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphidBase: a database for aphid genomic resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Gene knockdown by RNAi in the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Zasadzinski</w:t>
+                <w:t xml:space="preserve">G.K. Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (6), pp.783-784. </w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (63), n.p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-7-63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180141v1</w:t>
+                <w:t xml:space="preserve">hal-02666126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie sexuée et asexuée des pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8607,51 +8607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dearden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9075,239 +9075,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering reproductive polyphenism in aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aster self-organization at meiosis: a conserved mechanism in insect parthenogenesis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Riparbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Callaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 278 (1), pp.220-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2004.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678056v1</w:t>
+                <w:t xml:space="preserve">hal-02680387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aster self-organization at meiosis: a conserved mechanism in insect parthenogenesis ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering reproductive polyphenism in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Callaini</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (1-3), pp.71-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2004.11.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680387v1</w:t>
+                <w:t xml:space="preserve">hal-02678056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobacterium-mediated transformation of the ectomycorrhizal symbiont Laccaria bicolor S238N</w:t>
               </w:r>
@@ -9805,329 +9805,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a symbiosis- and auxin-regulated glutathione-S-transferase from Eucalyptus globulus roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Peter</w:t>
+                <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t>
+                <w:t xml:space="preserve">R. Balestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delaruelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Martin</w:t>
+                <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (6), pp.611-618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680906v1</w:t>
+                <w:t xml:space="preserve">hal-02682135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a symbiosis- and auxin-regulated glutathione-S-transferase from Eucalyptus globulus roots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
+                <w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Palin</w:t>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Balestrini</w:t>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
+                <w:t xml:space="preserve">David Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 159 (1), pp.117-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00796.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682135v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ectomycorrhizal symbiosis: genetics and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10359,51 +10359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline van Der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 105 (40), pp.9772-9777. </w:t>
@@ -10479,51 +10479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10591,51 +10591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of a new peroxiredoxin from poplar sieve tubes that uses either glutaredoxin or thioredoxin as a proton donor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10738,51 +10738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M.H. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10876,51 +10876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voiblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11138,51 +11138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voiblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 27, pp.161-174</w:t>
@@ -11330,424 +11330,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobins in ectomycorrhizal symbiosis: hypothesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of root and fungal morphogenesis in mycorrhizal symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 25, pp.5-18</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 116, pp.1201-1207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695843v1</w:t>
+                <w:t xml:space="preserve">hal-02695100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of root and fungal morphogenesis in mycorrhizal symbioses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrophobins in ectomycorrhizal symbiosis: hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delp</w:t>
+                <w:t xml:space="preserve">I. Kottke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 116, pp.1201-1207</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25, pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695100v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal DNA internal transcribed spacers to estimate the proportion of Pisolithus tinctorius and Eucalyptus globulus RNAs in ectomycorrhiza</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plantes et champignons : ça colle!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 63 (3), pp.840-843</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 91, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696685v1</w:t>
+                <w:t xml:space="preserve">hal-02687799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes et champignons : ça colle!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ribosomal DNA internal transcribed spacers to estimate the proportion of Pisolithus tinctorius and Eucalyptus globulus RNAs in ectomycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carnero Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 91, pp.6-7</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 63 (3), pp.840-843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687799v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the root of mycorrhizal symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Barker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 2 (1), pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11854,51 +11854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eucalypt à-tubulin: cDNA cloning and increased level of transcripts in ectomycorrhizal root system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carnero Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14392,165 +14392,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophorèse des acides nucléiques</w:t>
+                <w:t xml:space="preserve">Clonage moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318962v1</w:t>
+                <w:t xml:space="preserve">hal-03318960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description d'un YAC et autres grands vecteurs</w:t>
+                <w:t xml:space="preserve">Construction de banques d'acides nucléiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318961v1</w:t>
+                <w:t xml:space="preserve">hal-03318959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands principes de la transgenèse et de la mutagenèse</w:t>
               </w:r>
@@ -14599,303 +14599,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonage moléculaire</w:t>
+                <w:t xml:space="preserve">Electrophorèse des acides nucléiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318960v1</w:t>
+                <w:t xml:space="preserve">hal-03318962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de banques d'acides nucléiques</w:t>
+                <w:t xml:space="preserve">Description d'un YAC et autres grands vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318959v1</w:t>
+                <w:t xml:space="preserve">hal-03318961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres de description d'un génome</w:t>
+                <w:t xml:space="preserve">Hybridation moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318967v1</w:t>
+                <w:t xml:space="preserve">hal-03318958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation moléculaire</w:t>
+                <w:t xml:space="preserve">Paramètres de description d'un génome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318958v1</w:t>
+                <w:t xml:space="preserve">hal-03318967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquencer un génome : généralités</w:t>
               </w:r>
@@ -14944,260 +14944,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description d'un plasmide et d'un phagemide</w:t>
+                <w:t xml:space="preserve">Structure et expression d'un gène eucaryote codant un ARNm et une protéine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318964v1</w:t>
+                <w:t xml:space="preserve">hal-02202152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquençage d'ADN par la technique Sanger</w:t>
+                <w:t xml:space="preserve">Description d'un plasmide et d'un phagemide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Monéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318974v1</w:t>
+                <w:t xml:space="preserve">hal-03318964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et expression d'un gène eucaryote codant un ARNm et une protéine</w:t>
+                <w:t xml:space="preserve">Séquençage d'ADN par la technique Sanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Monéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202152v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymes de restriction</w:t>
               </w:r>
@@ -15468,51 +15468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of Phenotypic plastity in Aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenn A. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15615,64 +15615,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and evolutionary genomics in aphids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15853,51 +15853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge Selection in a Noisy Graph by Concept Analysis – Application to a Genomic Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16000,51 +16000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16289,51 +16289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular aspects of ectomycorrhiza development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ditengou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16578,51 +16578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered gene expression during ectomycorrhizal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16888,51 +16888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered gene expression during ectomycorrhiza development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17203,250 +17203,250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des profils d’activité des chercheurs INRAE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a viral gene essential for the genome replication of a domesticated endogenous virus in ichneumonid parasitoid wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Vile</w:t>
+                <w:t xml:space="preserve">Ange Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gaymard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969772v2</w:t>
+                <w:t xml:space="preserve">hal-04558930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a viral gene essential for the genome replication of a domesticated endogenous virus in ichneumonid parasitoid wasps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des profils d’activité des chercheurs INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Boudet-Bône</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04558930v1</w:t>
+                <w:t xml:space="preserve">hal-03969772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MTG-Link: leveraging barcode information from linked-reads to assemble specific loci</w:t>
               </w:r>
@@ -17576,64 +17576,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel I. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Schrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18220,51 +18220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
@@ -18418,51 +18418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genomics and gene networks for studying phenotypic plasticity in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18707,51 +18707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18845,51 +18845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Manhattan, Kansas, United States</w:t>
@@ -18912,273 +18912,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long non-­‐coding RNA in the pea aphid; identification and comparative expression in sexual and asexual embryos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Integration of miRNAs data into a gene network of the pea aphid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Audrey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Urbana, United States</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Molecular Insect Science.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091304v1</w:t>
+                <w:t xml:space="preserve">hal-01566284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of miRNAs data into a gene network of the pea aphid.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Long non-­‐coding RNA in the pea aphid; identification and comparative expression in sexual and asexual embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Seitz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Molecular Insect Science.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566284v1</w:t>
+                <w:t xml:space="preserve">hal-01091304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grape phylloxera genome sequencing project</w:t>
               </w:r>
@@ -19216,51 +19216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
@@ -19328,51 +19328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19529,76 +19529,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de cibles d’insecticides spécifiques du puceron du pois Acyrthosiphon piusm par analyse des relations structure-fonction des récepteurs nicotiniques</w:t>
+                <w:t xml:space="preserve">Identification de cibles d’insecticides spécifiques du puceron du pois &amp;lt;em&amp;gt;Acyrthosiphon pisum&amp;lt;/em&amp;gt; par analyse des relations structure-fonction des récepteurs nicotiniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliane Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude L. Charvet</w:t>
+                <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulo Araoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19608,293 +19608,293 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation scientifique de la FéRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Parcay Meslay, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la FéRI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405671v1</w:t>
+                <w:t xml:space="preserve">hal-02804514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de cibles d’insecticides spécifiques du puceron du pois &amp;lt;em&amp;gt;Acyrthosiphon pisum&amp;lt;/em&amp;gt; par analyse des relations structure-fonction des récepteurs nicotiniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge Selection in a Noisy Graph by Concept Analysis: Application to a Genomic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique de la FéRI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">ECDA - European Conference on Data Analysis - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804514v1</w:t>
+                <w:t xml:space="preserve">hal-00924413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Selection in a Noisy Graph by Concept Analysis: Application to a Genomic Network</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification de cibles d’insecticides spécifiques du puceron du pois Acyrthosiphon piusm par analyse des relations structure-fonction des récepteurs nicotiniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliane Taillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude L. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulo Araoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECDA - European Conference on Data Analysis - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Journées d’animation scientifique de la FéRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Parcay Meslay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924413v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphicibles - Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
               </w:r>
@@ -19932,51 +19932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR - Colloque Plant Genomics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Pont Royal en Provence, France</w:t>
@@ -20057,51 +20057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genoplante 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t>
@@ -20143,77 +20143,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and analyzes of non coding RNA sequences in the pea aphid genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owain Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20249,277 +20249,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of intestinal genes following acquisition of pea enation mosaic virus by the pea aphid Acyrthosiphon pisum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">. Société Entomologique de France</w:t>
+                <w:t xml:space="preserve">Genes regulated in early embryogenesis during the switch from parthenogenetic to sexual reproduction in the pea aphid (Acyrthosiphon pisum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Colloque de Biologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, France. 1 p</w:t>
+              <w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kansas State University. Center for Genomic Studies on Arthropods Affecting Human, Animal &amp; Plant Health, Manhattan, USA., Jun 2010, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818371v1</w:t>
+                <w:t xml:space="preserve">hal-02755037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes regulated in early embryogenesis during the switch from parthenogenetic to sexual reproduction in the pea aphid (Acyrthosiphon pisum)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of intestinal genes following acquisition of pea enation mosaic virus by the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Société Entomologique de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kansas State University. Center for Genomic Studies on Arthropods Affecting Human, Animal &amp; Plant Health, Manhattan, USA., Jun 2010, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">16. Colloque de Biologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755037v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GnpAnnot community annotation system: features, qualifiers, values</w:t>
               </w:r>
@@ -20863,51 +20863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of lice and plants: metabolite flows in the trophic pathway of phloem feeding insects as analysed through genomic and EST data from the aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21079,51 +21079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobins in ectomycorrhizal symbiosis: hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kottke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22044,51 +22044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="989F03E9"/>
+    <w:nsid w:val="35EDC46D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22192,51 +22192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F26DEC63"/>
+    <w:nsid w:val="EF6798EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22426,51 +22426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidbase.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arthropodgenomes.org/wiki/i5K" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://giga-cos.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spe.inra.fr/Toutes-les-actualites/i5k-sequencer-5000-genomes-d-insectes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Legouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.orgstudies.100004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737567v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.432" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05395-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gleonnec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.152" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2019.07.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Brown" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cabrera-Brandt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea X. Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392014000200010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-490" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huynh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.009639" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Beloula" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096669" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDF4DH8S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Evans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Hackett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Robinson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Richards" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/est050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishikawa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gotoh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Walsh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01111.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ortiz Rivas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-216" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208668v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot-Le Grand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Shigenobu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Hashiyama" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-76" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2012.01365.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77F3Z6XZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Carolan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caragea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Reardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Mutti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dittmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr100881q" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Ling Lu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028051" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Pfrender" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tollrian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kollmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Homberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schachtner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-010-1099-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP1T2FHD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655393v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW2G8DR4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp256" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205028v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Arneodo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012856-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666458v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Huybrechts" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S. Minoli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00951.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72ZT16F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Colbourne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00930.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663013v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Walsh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brisson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Robertson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00974.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TWMPHZP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marmeisse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Baillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rivi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Palin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/1651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655362v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klingler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-6-0701" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cort&#233;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Torres" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.10.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM9PQ58M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl682" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202002v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.05.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP2WBD29-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180094v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9023-y" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20VX7CB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654186v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681826v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Pardo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdemoros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682244v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0302-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7STSM852-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678056v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680387v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Riparbelli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callaini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2004.11.009" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671053v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Circosta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682688v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-5349-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XV4KVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915291v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prunier-Leterme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gauthier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.05.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673260v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682135v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670624v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922685v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weber" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;ez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Selosse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tacon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-001-0142-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FLWMK3J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937741v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bilewicz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Witomski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline van Der Heyden" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0113782" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZB6S67DR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670332v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915286v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010586" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674884v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Bellis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.H. de Vries" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccoli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915287v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voiblet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002940100224" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNXDBQ66-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695388v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Jane Barker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003440000021" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKF877GS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687952v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Carvalho" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiblet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697879v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Nehls" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695843v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kottke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695100v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Barker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delp" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696685v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero Diaz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687799v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687978v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686511v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689072v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692269v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709465v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgess" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murphy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708077v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702317v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704633v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tommerup" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706106v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rigau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capellades" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Montoliu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Torres" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romera" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705112v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707230v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Python" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cretin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704851v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keryer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715534v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola-Denise Walker" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Avila" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgess" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martinez-Izquierdo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706500v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707459v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704669v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703716v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937744v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moyne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thor" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Freyssinet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00716848" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZB106XG5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937734v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Perennes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(87)90195-6" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFDC48T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318953v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740287v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915383v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Risler" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915376v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussard Christian" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915380v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915368v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915364v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834884v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318962v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318961v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318956v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318960v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318959v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318967v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318958v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318954v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318964v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318974v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mon&#233;ger" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202152v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318966v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318985v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1534/9782759228874/principes-des-techniques-de-biologie-moleculaire-et-genomique" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788575v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Loxdale" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edwards" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vorburger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800093v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Biology-and-Ecology-of-Aphids/Vilcinskas/p/book/9781482236767" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398438v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grantham" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24235-4_5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093337v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01093337" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44983-7_31" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829658v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834162v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r737-principes-des-techniques-de-biologie-moleculaire.html" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915362v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843006v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ditengou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagrange" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835488v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834267v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915354v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851349v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915317v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Treena Burgess" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero-Diaz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845136v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845509v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849431v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martinez-Izguirdo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menossi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jos&#232;-Estanyol" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Garcia" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969772v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886951v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441914v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391080v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Chaussin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566284v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405671v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804514v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924413v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537927v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walsh" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818371v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Entomologique de France" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755037v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329196v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391503v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832162v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839620v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772613v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776081v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Carnero Diaz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844047v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097315v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202855v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190249v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100003" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidbase.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arthropodgenomes.org/wiki/i5K" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://giga-cos.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spe.inra.fr/Toutes-les-actualites/i5k-sequencer-5000-genomes-d-insectes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Legouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.orgstudies.100004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737567v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.432" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05395-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gleonnec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.152" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2019.07.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Brown" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cabrera-Brandt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea X. Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392014000200010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-490" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huynh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.009639" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Beloula" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096669" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDF4DH8S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Evans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Hackett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Robinson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Richards" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/est050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishikawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gotoh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Walsh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01111.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ortiz Rivas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-216" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot-Le Grand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Shigenobu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Hashiyama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-76" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2012.01365.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77F3Z6XZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Carolan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caragea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Reardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Mutti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dittmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr100881q" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Ling Lu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028051" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Pfrender" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tollrian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kollmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Homberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schachtner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-010-1099-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP1T2FHD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW2G8DR4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp256" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205028v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Arneodo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012856-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Colbourne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00930.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Huybrechts" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S. Minoli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00951.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72ZT16F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663013v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Walsh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brisson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Robertson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00974.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TWMPHZP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marmeisse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Baillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rivi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Palin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/1651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655362v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klingler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-6-0701" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cort&#233;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Torres" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.10.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM9PQ58M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl682" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202002v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.05.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP2WBD29-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180094v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9023-y" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20VX7CB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654186v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681826v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Pardo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdemoros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682244v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0302-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7STSM852-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680387v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Riparbelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callaini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2004.11.009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678056v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671053v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Circosta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682688v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-5349-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XV4KVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915291v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prunier-Leterme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gauthier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.05.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673260v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682135v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670624v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922685v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weber" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;ez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Selosse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tacon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-001-0142-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FLWMK3J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937741v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bilewicz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Witomski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline van Der Heyden" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0113782" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZB6S67DR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670332v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915286v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010586" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674884v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Bellis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.H. de Vries" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccoli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915287v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voiblet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002940100224" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNXDBQ66-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695388v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Jane Barker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003440000021" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKF877GS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687952v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Carvalho" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiblet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697879v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Nehls" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695100v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Barker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delp" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695843v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kottke" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696685v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero Diaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687978v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686511v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689072v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692269v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709465v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgess" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murphy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708077v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702317v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704633v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tommerup" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706106v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rigau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capellades" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Montoliu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Torres" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romera" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705112v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707230v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Python" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cretin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704851v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keryer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715534v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola-Denise Walker" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Avila" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgess" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martinez-Izquierdo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706500v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707459v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704669v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703716v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937744v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moyne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thor" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Freyssinet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00716848" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZB106XG5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937734v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Perennes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(87)90195-6" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFDC48T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318953v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740287v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915383v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Risler" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915376v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussard Christian" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915380v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915368v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915364v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834884v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318960v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318959v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318956v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318962v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318961v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318958v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318967v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318954v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202152v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318964v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318974v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mon&#233;ger" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318966v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318985v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1534/9782759228874/principes-des-techniques-de-biologie-moleculaire-et-genomique" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788575v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Loxdale" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edwards" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vorburger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800093v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Biology-and-Ecology-of-Aphids/Vilcinskas/p/book/9781482236767" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398438v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grantham" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24235-4_5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093337v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01093337" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44983-7_31" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829658v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834162v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r737-principes-des-techniques-de-biologie-moleculaire.html" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915362v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843006v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ditengou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagrange" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835488v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834267v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915354v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851349v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915317v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Treena Burgess" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero-Diaz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845136v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845509v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849431v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martinez-Izguirdo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menossi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jos&#232;-Estanyol" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Garcia" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969772v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886951v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441914v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391080v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Chaussin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566284v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804514v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924413v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405671v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537927v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walsh" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755037v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818371v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Entomologique de France" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329196v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391503v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832162v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839620v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772613v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776081v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Carnero Diaz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844047v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097315v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202855v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190249v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100003" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>