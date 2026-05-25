--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1183,295 +1183,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH effect on strain-specific transcriptomes of the take-all fungus</w:t>
+                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Alice Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">Gabriel Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">Lukas Schrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Amselem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+                <w:t xml:space="preserve">Jens Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236429⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (Art. 376), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6764-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979591v1</w:t>
+                <w:t xml:space="preserve">hal-02649295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional insights from the GC-poor genomes of two aphid parasitoids, &amp;quot;Aphidius ervi&amp;quot; and &amp;quot;Lysiphlebus fabarum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pH effect on strain-specific transcriptomes of the take-all fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dennis</w:t>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ballesteros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Schrader</w:t>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Bast</w:t>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (Art. 376), pp.1-27. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6764-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649295v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les surprises du séquençage du génome du phylloxéra</w:t>
               </w:r>
@@ -1827,533 +1827,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Selection following Gene Duplication Shapes Recent Genome Evolution in the Pea Aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (9), pp.2601-2615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-03065353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection following Gene Duplication Shapes Recent Genome Evolution in the Pea Aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (9), pp.2601-2615. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065353v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated protocol for targeted mutagenesis with CRISPR-Cas9 system in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Calevro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2019.07.003⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279584v1</w:t>
+                <w:t xml:space="preserve">hal-02154486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated protocol for targeted mutagenesis with CRISPR-Cas9 system in the pea aphid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+                <w:t xml:space="preserve">Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gléonnec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 110, pp.34-44. </w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.781-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154486v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage compensation and sex-specific epigenetic landscape of the X chromosome in the pea aphid.</w:t>
               </w:r>
@@ -4796,381 +4796,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of Genes Encoding piRNA-Associated Argonaute Proteins in the Pea Aphid: Diversification of Expression Profiles in Different PlasticMorphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When the genomic attacks insects in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hsiao-Ling Lu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Walsh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 319, pp.48 - 50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650214v1</w:t>
+                <w:t xml:space="preserve">hal-01462677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When the genomic attacks insects in agricultural landscapes</w:t>
+                <w:t xml:space="preserve">Quand la génomique s'attaque aux insectes des paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 319, pp.48 - 50</w:t>
+              <w:t xml:space="preserve">, 2011, 30 (319), pp.48-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462677v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la génomique s'attaque aux insectes des paysages agricoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expansion of Genes Encoding piRNA-Associated Argonaute Proteins in the Pea Aphid: Diversification of Expression Profiles in Different PlasticMorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+                <w:t xml:space="preserve">Hsiao-Ling Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642419v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of Environmentally Induced Phenotypes in 2 Extremely Plastic Arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Pfrender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,441 +5396,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of the Pea Aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuticular proteins and seasonal photoperiodism in aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot-Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iagc The International Aphid Genomics Consortium</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000313⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (3), pp.235-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459970v1</w:t>
+                <w:t xml:space="preserve">hal-02655393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular proteins and seasonal photoperiodism in aphid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gallot-Le Grand</w:t>
+                <w:t xml:space="preserve">Expansion of the miRNA pathway in the hemipteran insect Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.12.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (5), pp.979-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msp256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02655393v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of the miRNA pathway in the hemipteran insect Acyrthosiphon pisum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+                <w:t xml:space="preserve">Genome Sequence of the Pea Aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iagc The International Aphid Genomics Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Gordon</w:t>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Walsh</w:t>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27 (5), pp.979-987. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.e1000313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msp256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666616v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of intestinal genes following acquisition of pea enation mosaic virus by the pea aphid [i]Acyrthosiphon pisum[/i]</w:t>
               </w:r>
@@ -6002,51 +6002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (6-7), pp.464-73. </w:t>
@@ -6256,77 +6256,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owain Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.281. </w:t>
@@ -6403,51 +6403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian S. Minoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviv Dombrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6510,51 +6510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary and functional insights into reproductive strategies of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6665,51 +6665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7079,51 +7079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7209,51 +7209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Klingler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (6), pp.701-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7313,51 +7313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7588,51 +7588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotated expressed sequence tags and xenobiotic detoxification in the aphid Myzus persicae (Sulzer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7837,399 +7837,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphidBase: a database for aphid genomic resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Gene knockdown by RNAi in the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Zasadzinski</w:t>
+                <w:t xml:space="preserve">G.K. Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (6), pp.783-784. </w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (63), n.p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-7-63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180141v1</w:t>
+                <w:t xml:space="preserve">hal-02666126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene knockdown by RNAi in the pea aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vie sexuée et asexuée des pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.53-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666126v1</w:t>
+                <w:t xml:space="preserve">hal-02654851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie sexuée et asexuée des pucerons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+                <w:t xml:space="preserve">AphidBase: a database for aphid genomic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (6), pp.783-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654851v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs in Drosophila: The magic wand to enter the Chamber of Secrets?</w:t>
               </w:r>
@@ -9224,51 +9224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sabater-Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invertebrate Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48 (1-3), pp.71-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9805,329 +9805,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a symbiosis- and auxin-regulated glutathione-S-transferase from Eucalyptus globulus roots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Palin</w:t>
+                <w:t xml:space="preserve">Martina Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Balestrini</w:t>
+                <w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
+                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 159 (1), pp.117-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00796.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682135v1</w:t>
+                <w:t xml:space="preserve">hal-02680906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t>
+                <w:t xml:space="preserve">Characterization of a symbiosis- and auxin-regulated glutathione-S-transferase from Eucalyptus globulus roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delaruelle</w:t>
+                <w:t xml:space="preserve">R. Balestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Martin</w:t>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (6), pp.611-618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680906v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ectomycorrhizal symbiosis: genetics and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10359,51 +10359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline van Der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 105 (40), pp.9772-9777. </w:t>
@@ -10479,51 +10479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10591,51 +10591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of a new peroxiredoxin from poplar sieve tubes that uses either glutaredoxin or thioredoxin as a proton donor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10738,51 +10738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. de Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M.H. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10876,51 +10876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Voiblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11138,51 +11138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voiblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 27, pp.161-174</w:t>
@@ -11330,424 +11330,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of root and fungal morphogenesis in mycorrhizal symbioses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrophobins in ectomycorrhizal symbiosis: hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Barker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Delp</w:t>
+                <w:t xml:space="preserve">I. Kottke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 116, pp.1201-1207</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25, pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695100v1</w:t>
+                <w:t xml:space="preserve">hal-02695843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobins in ectomycorrhizal symbiosis: hypothesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of root and fungal morphogenesis in mycorrhizal symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kottke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
+                <w:t xml:space="preserve">G. Delp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 25, pp.5-18</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 116, pp.1201-1207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695843v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes et champignons : ça colle!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ribosomal DNA internal transcribed spacers to estimate the proportion of Pisolithus tinctorius and Eucalyptus globulus RNAs in ectomycorrhiza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carnero Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 91, pp.6-7</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 63 (3), pp.840-843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687799v1</w:t>
+                <w:t xml:space="preserve">hal-02696685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal DNA internal transcribed spacers to estimate the proportion of Pisolithus tinctorius and Eucalyptus globulus RNAs in ectomycorrhiza</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plantes et champignons : ça colle!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 63 (3), pp.840-843</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 91, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696685v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the root of mycorrhizal symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Barker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 2 (1), pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11766,204 +11766,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of cell wall proteins expressed during the early steps of ectomycorrhiza development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eucalypt à-tubulin: cDNA cloning and increased level of transcripts in ectomycorrhizal root system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carnero Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 133, pp.73-85</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31, pp.905-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686511v1</w:t>
+                <w:t xml:space="preserve">hal-02689072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eucalypt à-tubulin: cDNA cloning and increased level of transcripts in ectomycorrhizal root system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Carnero Diaz</w:t>
+                <w:t xml:space="preserve">Molecular analysis of cell wall proteins expressed during the early steps of ectomycorrhiza development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 31, pp.905-910</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 133, pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689072v1</w:t>
+                <w:t xml:space="preserve">hal-02686511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and characterization of hydrophobins-encoding cDNAs from the ectomycorrhizal basidiomycete Pisolithus tinctorius</w:t>
               </w:r>
@@ -13203,260 +13203,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete cDNA sequence of sorghum phosphoenolpyruvase carboxylase involved in C4 photosynthesis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inheritance of two foreign genes co-introduced into Petunia hybrida by direct gene transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vidal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Perennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 18 (3), 1 p</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 21, pp.vol. 21 no. 259-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704669v1</w:t>
+                <w:t xml:space="preserve">hal-02703716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance of two foreign genes co-introduced into Petunia hybrida by direct gene transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete cDNA sequence of sorghum phosphoenolpyruvase carboxylase involved in C4 photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Keryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bergounioux</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perennes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 21, pp.vol. 21 no. 259-266</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 18 (3), 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703716v1</w:t>
+                <w:t xml:space="preserve">hal-02704669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformed calli obtained by direct gene transfer into sunflower protoplasts</w:t>
               </w:r>
@@ -14392,510 +14392,510 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonage moléculaire</w:t>
+                <w:t xml:space="preserve">Grands principes de la transgenèse et de la mutagenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318960v1</w:t>
+                <w:t xml:space="preserve">hal-03318956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de banques d'acides nucléiques</w:t>
+                <w:t xml:space="preserve">Electrophorèse des acides nucléiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318959v1</w:t>
+                <w:t xml:space="preserve">hal-03318962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grands principes de la transgenèse et de la mutagenèse</w:t>
+                <w:t xml:space="preserve">Description d'un YAC et autres grands vecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318956v1</w:t>
+                <w:t xml:space="preserve">hal-03318961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophorèse des acides nucléiques</w:t>
+                <w:t xml:space="preserve">Clonage moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318962v1</w:t>
+                <w:t xml:space="preserve">hal-03318960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description d'un YAC et autres grands vecteurs</w:t>
+                <w:t xml:space="preserve">Construction de banques d'acides nucléiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318961v1</w:t>
+                <w:t xml:space="preserve">hal-03318959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation moléculaire</w:t>
+                <w:t xml:space="preserve">Paramètres de description d'un génome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318958v1</w:t>
+                <w:t xml:space="preserve">hal-03318967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres de description d'un génome</w:t>
+                <w:t xml:space="preserve">Hybridation moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318967v1</w:t>
+                <w:t xml:space="preserve">hal-03318958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquencer un génome : généralités</w:t>
               </w:r>
@@ -15615,64 +15615,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and evolutionary genomics in aphids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16000,51 +16000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16289,51 +16289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular aspects of ectomycorrhiza development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ditengou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16578,51 +16578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered gene expression during ectomycorrhizal development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16888,51 +16888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered gene expression during ectomycorrhiza development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17576,64 +17576,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel I. Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Schrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -18220,51 +18220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
@@ -18707,51 +18707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19932,51 +19932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR - Colloque Plant Genomics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Pont Royal en Provence, France</w:t>
@@ -19999,277 +19999,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphicibles : Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Condemine</w:t>
+                <w:t xml:space="preserve">Prediction and analyzes of non coding RNA sequences in the pea aphid genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">T. Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owain Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genoplante 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t>
+              <w:t xml:space="preserve">Arthropods Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824684v1</w:t>
+                <w:t xml:space="preserve">inria-00537927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and analyzes of non coding RNA sequences in the pea aphid genome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rizk</w:t>
+                <w:t xml:space="preserve">Aphicibles : Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Walsh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Nicolas</w:t>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropods Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">Genoplante 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00537927v1</w:t>
+                <w:t xml:space="preserve">hal-02824684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes regulated in early embryogenesis during the switch from parthenogenetic to sexual reproduction in the pea aphid (Acyrthosiphon pisum)</w:t>
               </w:r>
@@ -20281,64 +20281,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20863,51 +20863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of lice and plants: metabolite flows in the trophic pathway of phloem feeding insects as analysed through genomic and EST data from the aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21079,51 +21079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobins in ectomycorrhizal symbiosis: hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kottke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22044,51 +22044,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35EDC46D"/>
+    <w:nsid w:val="8B92C3B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22192,51 +22192,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EF6798EF"/>
+    <w:nsid w:val="26045F40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22426,51 +22426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidbase.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arthropodgenomes.org/wiki/i5K" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://giga-cos.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spe.inra.fr/Toutes-les-actualites/i5k-sequencer-5000-genomes-d-insectes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Legouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.orgstudies.100004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737567v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.432" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05395-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gleonnec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.152" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2019.07.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Brown" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cabrera-Brandt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea X. Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392014000200010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-490" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huynh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.009639" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Beloula" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096669" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDF4DH8S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Evans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Hackett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Robinson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Richards" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/est050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishikawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gotoh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Walsh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01111.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ortiz Rivas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-216" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot-Le Grand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Shigenobu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Hashiyama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-76" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2012.01365.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77F3Z6XZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Carolan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caragea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Reardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Mutti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dittmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr100881q" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650214v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Ling Lu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028051" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Pfrender" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tollrian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kollmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Homberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schachtner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-010-1099-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP1T2FHD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW2G8DR4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp256" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205028v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Arneodo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012856-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Colbourne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00930.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Huybrechts" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S. Minoli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00951.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72ZT16F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663013v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Walsh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brisson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Robertson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00974.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TWMPHZP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marmeisse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Baillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rivi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Palin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/1651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655362v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klingler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-6-0701" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cort&#233;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Torres" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.10.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM9PQ58M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl682" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202002v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.05.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP2WBD29-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180094v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9023-y" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20VX7CB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654186v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681826v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Pardo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdemoros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682244v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0302-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7STSM852-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680387v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Riparbelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callaini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2004.11.009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678056v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671053v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Circosta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682688v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-5349-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XV4KVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915291v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prunier-Leterme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gauthier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.05.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673260v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682135v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670624v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922685v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weber" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;ez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Selosse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tacon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-001-0142-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FLWMK3J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937741v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bilewicz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Witomski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline van Der Heyden" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0113782" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZB6S67DR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670332v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915286v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010586" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674884v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Bellis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.H. de Vries" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccoli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915287v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voiblet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002940100224" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNXDBQ66-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695388v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Jane Barker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003440000021" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKF877GS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687952v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Carvalho" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiblet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697879v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Nehls" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695100v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Barker" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delp" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695843v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kottke" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687799v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696685v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero Diaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687978v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686511v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689072v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692269v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709465v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgess" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murphy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708077v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702317v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704633v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tommerup" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706106v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rigau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capellades" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Montoliu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Torres" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romera" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705112v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707230v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Python" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cretin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704851v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keryer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715534v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola-Denise Walker" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Avila" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgess" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martinez-Izquierdo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706500v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707459v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704669v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703716v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937744v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moyne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thor" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Freyssinet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00716848" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZB106XG5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937734v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Perennes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(87)90195-6" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFDC48T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318953v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740287v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915383v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Risler" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915376v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussard Christian" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915380v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915368v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915364v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834884v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318960v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318959v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318956v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318962v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318961v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318958v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318967v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318954v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202152v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318964v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318974v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mon&#233;ger" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318966v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318985v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1534/9782759228874/principes-des-techniques-de-biologie-moleculaire-et-genomique" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788575v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Loxdale" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edwards" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vorburger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800093v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Biology-and-Ecology-of-Aphids/Vilcinskas/p/book/9781482236767" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398438v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grantham" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24235-4_5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093337v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01093337" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44983-7_31" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829658v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834162v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r737-principes-des-techniques-de-biologie-moleculaire.html" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915362v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843006v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ditengou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagrange" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835488v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834267v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915354v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851349v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915317v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Treena Burgess" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero-Diaz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845136v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845509v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849431v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martinez-Izguirdo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menossi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jos&#232;-Estanyol" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Garcia" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969772v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886951v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441914v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391080v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Chaussin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566284v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804514v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924413v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405671v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537927v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walsh" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755037v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818371v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Entomologique de France" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329196v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391503v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832162v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839620v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772613v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776081v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Carnero Diaz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844047v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097315v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202855v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190249v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100003" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphidbase.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arthropodgenomes.org/wiki/i5K" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://giga-cos.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.spe.inra.fr/Toutes-les-actualites/i5k-sequencer-5000-genomes-d-insectes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680504v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Legouy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.orgstudies.100004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737567v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.432" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04166273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-023-05395-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gleonnec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.152" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dennis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ballesteros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schrader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bast" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6764-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Legeai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B Dikow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00822-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2019.07.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Brown" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cabrera-Brandt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea X. Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-58392014000200010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John K. Colbourne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-490" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228833v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Huynh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.113.009639" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliane Taillebois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Beloula" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinchard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096669" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GDF4DH8S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208655v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Evans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Hackett" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Robinson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Richards" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/est050" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.07.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F74WT86-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645782v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishikawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gotoh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Walsh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01111.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ortiz Rivas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-216" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot-Le Grand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Shigenobu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Hashiyama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-76" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208658v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Le Gallic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2012.01365.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-77F3Z6XZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Carolan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caragea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.T. Reardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Mutti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dittmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr100881q" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Ling Lu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028051" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Pfrender" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Tollrian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189551v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kollmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minoli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Homberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schachtner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-010-1099-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TP1T2FHD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655393v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW2G8DR4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666616v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp256" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205028v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Arneodo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.012856-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Colbourne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00930.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00482283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owain Edwards" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-281" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Huybrechts" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian S. Minoli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00951.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F72ZT16F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661743v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXGT452L-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663013v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Walsh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brisson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Robertson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00974.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9TWMPHZP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435791v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Francis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Pauw" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-456" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marmeisse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Baillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rivi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Palin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/1651" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bc20070135" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655362v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Klingler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-6-0701" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663331v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cort&#233;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martinez-Torres" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.10.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM9PQ58M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656485v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sabater-Munoz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benedetto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2007.06.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTP9GC9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180141v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl682" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202002v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s M&#233;reau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoniewski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.05.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP2WBD29-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180094v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9023-y" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20VX7CB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654186v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681826v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Pardo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdemoros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682244v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0302-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7STSM852-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680387v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Riparbelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callaini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2004.11.009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678056v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671053v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Circosta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682688v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-5349-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3XV4KVRR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915291v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prunier-Leterme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legeai" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Gauthier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duclert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.05.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673260v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Casacuberta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682135v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670624v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922685v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weber" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;ez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Selosse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tacon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-001-0142-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9FLWMK3J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937741v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Bilewicz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Witomski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline van Der Heyden" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0113782" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZB6S67DR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670332v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915286v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010586" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674884v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Bellis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.H. de Vries" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccoli" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915287v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voiblet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002940100224" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNXDBQ66-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695388v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Jane Barker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003440000021" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKF877GS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687952v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Carvalho" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiblet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697879v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Nehls" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695843v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kottke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695100v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Barker" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delp" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696685v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero Diaz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687799v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687978v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689072v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686511v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692269v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709465v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burgess" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murphy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708077v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702317v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704633v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Tommerup" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706106v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rigau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capellades" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Montoliu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Torres" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romera" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705112v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707230v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Python" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cretin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704851v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Keryer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gadal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715534v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola-Denise Walker" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz-Avila" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burgess" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martinez-Izquierdo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706500v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707459v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bergounioux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703716v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perennes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704669v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937744v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Moyne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thor" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Freyssinet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00716848" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZB106XG5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937734v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Perennes" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-9452(87)90195-6" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFDC48T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318953v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740287v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coste" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915383v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Risler" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915376v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussard Christian" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915380v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915368v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915364v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834884v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318956v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318962v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318961v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318960v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318959v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318967v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318958v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318954v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202152v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318964v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318974v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mon&#233;ger" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318966v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318985v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1534/9782759228874/principes-des-techniques-de-biologie-moleculaire-et-genomique" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788575v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Loxdale" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Edwards" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vorburger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800093v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Biology-and-Ecology-of-Aphids/Vilcinskas/p/book/9781482236767" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398438v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grantham" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24235-4_5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093337v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nicolas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/hal-01093337" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44983-7_31" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829658v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834162v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r737-principes-des-techniques-de-biologie-moleculaire.html" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915362v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843006v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ditengou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagrange" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835488v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;n" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834267v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hawkins" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915354v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851349v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915317v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Treena Burgess" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero-Diaz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845136v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845509v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849431v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martinez-Izguirdo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menossi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jos&#232;-Estanyol" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Garcia" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558930v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Strand" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969772v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886951v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788571v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B. Dennis" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel I. Ballesteros" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788577v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo F. Santos" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca B. Dikow" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03441914v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391080v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Chaussin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794226v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991470v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566284v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Seitz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804514v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Araoz" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mattei" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924413v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03405671v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537927v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walsh" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755037v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818371v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Soci&#233;t&#233; Entomologique de France" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435823v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329196v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391503v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832162v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839620v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772613v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simoneau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776081v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Carnero Diaz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844047v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097315v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202855v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190249v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100003" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04964196v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Arbeille" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Dashkina" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delcros" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>